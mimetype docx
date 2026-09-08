--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2307 +14,3987 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 34. Убийца на границе (5)</w:t>
-[...2255 lines deleted...]
-        <w:t>— Куда ты нас ведёшь?</w:t>
+        <w:t>Глава 34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько добавить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Задаток — три тысячи, остаток — семь тысяч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему бы ему просто не пойти и не ограбить кого-нибудь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— возмутился Мацзеэр, наблюдавший за разговором Ли Вэя с Толстяком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда я в прошлый раз к нему обращался, десяти тысяч федеральных монет хватило бы, чтобы из более южной Савы пересечь несколько стран и попасть в Федерацию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Радуйтесь, что так, — Толстяк отнёсся к возмущению Мацзеэра безразлично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас все, кто в этом бизнесе, подняли цены. Не верите — спросите других перевозчиков, они подняли ещё больше меня. Хотите знать, почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь ответа Ли Вэя, он сам ответил на свой вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С одной стороны, стену на границе сделали выше и длиннее, но это не главная причина. Самое важное — в этом году наркокартели на границе увеличили свою долю отчислений. Заливной Картель контролирует район Рейноса в штате Тамаулипас, а Сетас управляет западом. Если попытаешься пройти у них под носом, не заплатив, они тебя тут же прикончат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл карту на телефоне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты поведёшь нас по западному или восточному маршруту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По восточному. Конкретный маршрут я тебе сказать не могу, это коммерческая тайна, — ответил Толстяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В пути могут возникнуть разные неожиданности. Полиция и военные блокпосты тоже будут требовать с нас денег. Плюс безопасные дома для отдыха в пути — это всё расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом он был прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй впервые в жизни участвовал в таком мероприятии. Во всём мире, наверное, мало кто имел подобный опыт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так же, как Ли Вэй, будучи студентом, не мог представить себе жизнь Ли Вэя — уборщика мест преступлений, так и выходцы из мирных регионов и обеспеченных семей не могли понять тех, кто, таща за собой семьи, пересекал джунгли и пустыни, едва не умирая от голода, захлебнувшись, задыхаясь в кузовах машин, будучи похищенными перевозчиками или подвергшись насилию со стороны местных полицейских — о чём они думали, глядя на восход солнца, которое одинаково освещает всех на линии горизонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первой половине пути, включая Ли Вэя и Мацзеэра, всего было семь человек. Остальные пятеро были из южных стран — семейная пара с тремя детьми, младшему из которых было всего семь лет, и он тащил чемодан вдвое тяжелее себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все они забрались в серый микроавтобус, Толстяк протянул руку и потребовал у Ли Вэя задаток:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все остальные уже заплатили. Ты записался последним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя не было при себе наличных. Он даже багажа не взял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я могу оставить в залог что-нибудь ценное?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это не соответствовало предварительной договорённости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы избежать проверок, перевозчики обычно брали только наличные, причём только федеральные доллары, которые не обесценивались внезапно, и даже песо не брали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Толстяка потемнело. Но, понаблюдав за внешностью и одеждой Ли Вэя, он вдруг спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя в Федерации есть родственники или друзья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул. Толстяк сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, когда доберёшься до Федерации, пусть они заплатят за тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И такое бывает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй переглянулся с Мацзеэром. Оба были озадачены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Муж из семейной пятёрки, сидевший напротив, тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда попадёшь в Федерацию, он запрёт тебя в безопасном доме. Не заплатишь — не выпустит. Все перевозчики так делают. Иногда ещё и цену вдвое поднимают... Но у тебя нет другого выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот оно что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесполезных знаний прибавилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй беззаботно кивнул — в конце концов, он был в Изнанке. Там, где дорога, там и выход. А что будет потом — разберёмся потом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр же почувствовал беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его брата тоже задержали перевозчики. Говорят, что с теми, кто не может заплатить, обходятся очень жестоко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Есть ли у Ли Вэя на самом деле родственники в Федерации? И зачем он вообще рискует, идя с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он внимательно вглядывался в выражение лица Ли Вэя, но сквозь это спокойное лицо было трудно понять, о чём тот думает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот парень ведь не может на самом деле быть другом, который пришёл из будущего, чтобы спасти его?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр уже вышел из того возраста, когда можно безоговорочно верить добрым намерениям незнакомцев. Латинская Америка — место, где перемешались разные люди. Обычный человек, едущий на работу на машине, может без причины попасть под обстрел или ограбление. Он жил в бедной, но всё же порядочной семье. О несчастных случаях и трагедиях он слышал, но никогда не видел своими глазами. А Ли Вэй...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выглядел как человек, пришедший из того богатого, но холодного мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не был ли Ли Вэй беглым преступником из Федерации? Или агентом-киллером, посланным южными странами для убийства высокопоставленных чиновников Федерации?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока микроавтобус покачивался на грунтовой дороге, воображение Мацзеэра разыгралось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй же, следуя принципу «пришёл — терпи», достал телефон и продолжил смотреть обучающие видео от Службы Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задавая вопрос, он почувствовал, что эта сцена кажется ему знакомой, будто уже происходила раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не поднимая головы, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прохожу онлайн-курс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мастер, а какая у тебя профессия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй честно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уборщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр в ярости пнул его ногой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевшие напротив дети захихикали. Их мать сначала закрыла ребёнку рот, а через мгновение тихо сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы двое так хорошо ладите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр покраснел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не считал, что они друзья, но специально поправлять женщину не стал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к полудню микроавтобус проехал мимо кокосовых плантаций, нескольких мостов и маленького магазинчика, пока не добрался до первого блокпоста на их пути. Семь или восемь полицейских сидели в крытом грузовике. Толстяк с переднего пассажирского сиденья обернулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда я скажу вам пригнуться, вы пригибаетесь. Чем ниже, тем лучше... Так, пригнулись!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько детей в машине мгновенно распластались по полу, сжавшись в щелях между сиденьями и дрожа всем телом. Их матери навалились на них сверху, крепко обнимая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй убрал телефон, закрыл глаза и вместе с Мацзеэром вжался в край сиденья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейский подошёл и постучал в окно. Толстяк, пожимая ему руку, незаметно сунул в неё пачку денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Микроавтобусу позволили продолжить путь. Через несколько секунд Толстяк сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, можно вставать. Не бойтесь. Здешние полицейские и военные не вмешиваются. Беспокоиться начнёте, когда приблизитесь к Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё через сорок пять минут к ним присоединилось множество других микроавтобусов. Они проехали через пышные кукурузные поля и банановые рощи, выехали к журчащей речушке. Ли Вэй услышал музыку. Группа уличных артистов с разрисованными краской лицами сидела в траве и играла, распевая ритмичные песни на испанском. Уличные торговцы жарили свинью на углях, а на её шкуру были воткнуты маленькие флажки разных стран мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина остановилась. Толстяк сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это лагерь. Ты, — он указал на Мацзеэра, — можешь выйти и поесть. Остальные сидят в машине и не рыпаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это потому, что только Мацзеэр был местным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр спросил Ли Вэя и семейную пятёрку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вам что-нибудь принести? Я могу помочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деньги на виду не выставляют. Супруги из попутчиков покачали головами. Муж достал печенье и воду для детей. Толстяк выделил им банку тушёнки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал Мацзеэру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне один тако с авокадо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр показал жест «ОК» и вышел из машины. Толстяк и водитель отошли недалеко от машины, чтобы поесть и покурить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ларёк с тако был совсем рядом, но Мацзеэр уже ступил на путь преступности, и действовать в одиночку было немного напряжно. Ожидая заказ, он невольно подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если бы не Ли Вэй, с моей трусостью этот путь был бы во сто крат тяжелее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему я такой никчёмный?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он одновременно презирал собственную слабость и не мог сдержать искренней радости от появления и компании Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, что Ли Вэй — федерал и, возможно, никогда не пробовал местной еды, он сказал хозяину ларька:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У вас есть суп из кактуса? Дайте мне один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Считай, угощаю друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, когда он лёгкой походкой вернулся к машине с двумя горячими лепёшками и пластиковым стаканчиком, он увидел только дрожащую от страха семейную пятёрку. Его собственный багаж оставался на месте, а Ли Вэй, который должен был его сторожить, исчез!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Мацзеэра мгновенно изменилось. Даже он сам не заметил, как в его зрачках мелькнул холодный тёмно-золотистый свет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где мой друг?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина дрожащей рукой указала наружу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только что Толстяк спросил, сколько стоит моя дочь на ночь... Ваш друг, услышав это, потащил его туда. Мы не смогли их остановить...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочке этой семьи на вид было лет десять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр снова начал сходить с ума. Он не ожидал, что человек может пасть так низко, и ещё меньше — что Ли Вэй станет вступаться за попутчика, который ему никто. Он вспотел от волнения, покрутился на месте и, стиснув зубы, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду посмотрю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Глава 32. Приграничный убийца (часть 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй решил «поговорить» с Толстяком, он не особо задумывался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, как идти дальше без проводника. Или что делать, если Толстяк взглянет на него косо и продаст по пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да какая разница, это же Изнанка!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяин Изнанки — Мацзеэр. Раз уж он не подох на месте, когда Ли Вэй наставил на него пистолет, то что ему какой-то мусор-перевозчик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И даже если последствия будут серьёзными, он не собирался терпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что Ли Вэй прекрасно знал: Толстяк не просто трепался. Сказать вслух десятилетней девочке «сколько стоит на ночь»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это уже запредельно. Хуже то, что Толстяк действительно способен на это. И не только он. В отчётах Международной амнистии говорилось, что шесть из каждых десяти женщин и девочек-мигранток подвергаются сексуализированному насилию, и некоторые женщины, готовящиеся к нелегальному переходу границы, даже заранее делают долгосрочную контрацепцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И самое страшное: Толстяк из Изнанки ещё не успел тронуть девочку, а вот в реальности он, возможно, уже давно добился своего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видел ли Мацзеэр эту сцену?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй считал, что ответ — «да».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было его прошлое, которое он переживал. Если бы Толстяк не был таким человеком, ему не нужно было бы выдумывать настолько отвратительный сюжет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, возможно, это злой дух Мацзеэр проверял Ли Вэя или намеренно усложнял их «подземелье». Тем лучше — Ли Вэй предпочёл бы, чтобы реальность была мирной и гладкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошёл к рощице у реки и сказал Толстяку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы не советовал тебе засматриваться на девочку, которая годится тебе в дочери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толстяк, с сигаретой в зубах, сначала подумал, что Ли Вэй хочет сказать ему что-то важное. Услышав это, он чуть не рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты кто такой, федеральный полицейский? Решил мной командовать? Сам еле ноги тащишь, ни гроша за душой, и ещё смеешь тут геройствовать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вынул сигарету и выдохнул Ли Вэю в лицо дым с гнилостным запахом. Мышцы на его щеках напряглись, складываясь в злобную усмешку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я смотрю, ты жить надоело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это сказал, из кустов за его спиной вышли двое здоровяков с автоматами. Ли Вэю снова захотелось вздохнуть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автомат — вот это король ближнего боя среди ручного огнестрела! Если бы в своё время на «Глубокой Синей Чудесе» у него был МП5, разве пришлось бы ему лежать на полу и пытаться попасть из снайперской винтовки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорострельность 800 выстрелов в минуту, эффективная дальность 200 метров — любого монстра, который не слушается, можно превратить в решето!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, при условии, что у него была бы куча запасных магазинов...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я правда не люблю пользоваться пистолетами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меньше всего он был силён в ближнем бою и в обращении с пистолетами без приклада.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А тут ещё и только один пистолет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова вспомнил, как по пути с «Глубокой Синей Чудесы» в Латинскую Америку он потерял снайперскую винтовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой вообще принцип у смены локаций? Размер Изнанки не может быть таким большим. Значит, он сейчас находится в иллюзии, созданной Мацзеэром? А если он твёрдо поверит, что у него в руках автомат с бесконечными патронами, сможет ли его мечта сбыться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, полный радужных надежд, стоял на месте и долго пытался вообразить это. Но его руки по-прежнему были пусты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт возьми!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>