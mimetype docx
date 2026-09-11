--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -14,1859 +14,4563 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 33. Убийца на границе (4)</w:t>
-[...1807 lines deleted...]
-        <w:t>— Эй, у меня правда нет шести тысяч. Как ты предлагаешь это решать?</w:t>
+        <w:t>Глава 33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здешние наркокартели вполне могли тягаться с правительственными войсками — их можно было назвать местными князьками, подмявшими под себя целые земли. В истории было немало громких случаев, когда власти оказывались бессильны перед наркоторговцами: например, полиция после долгих мытарств ловила сына главаря картеля, а местные мафиози, вооружившись до зубов, взрывали ворота тюрьмы, перегораживали полицейские машины на дороге и угрожали правительству: если те не отпустят пленника, то убьют заложников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы избежать ещё большего кровопролития, Национальной гвардии приходилось отпускать задержанного. Когда этот скандал просочился в прессу, весь мир был потрясён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что неудивительно, что Мацзеэр и другие, кто жил в подобной обстановке, предпочитали рисковать жизнью и нелегально пробираться в Федерацию. Ли Вэй не работал в иммиграционной службе и уж тем более не был президентом Федерации — он не собирался оценивать их поступки, а хотел лишь поскорее решить проблему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На ходу он сочинил историю о том, как приехал из Федерации в Антекеру навестить друга. Хозяйка гостиницы отнеслась к этому с некоторым недоверием — а может быть, просто не поняла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но через некоторое время она всё же сдалась под неотступным взглядом Ли Вэя и, запинаясь, проговорила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алехандро Мацзеэр — мой старший сын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы его мать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — женщина замялась и показала два пальца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня два сына и дочь. Младший сын пропал в прошлом месяце, дочери всего пять лет. Если Але случайно вас чем-то обидел, я готова извиниться перед вами за него…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ошибаетесь, — прервал её Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее уж я его обидел. Надеюсь, он простит меня и отпустит из этого проклятого места. Ладно, не будем об этом. Где он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— женщина уже собралась ответить, когда снизу донёсся молодой голос на испанском: — Мам, с кем ты разговариваешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Але!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— женщина взволнованно повысила голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь один человек из Федерации, он тебя ищет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой человек быстро взбежал по лестнице, и Ли Вэй увидел, как выглядел Мацзеэр в те времена. На вид ему было около тридцати с небольшим, на нём были футболка и шорты, на ногах — шлёпанцы. Густые брови, большие глаза, на лице ещё не было морщин, а кожа ещё не успела превратиться в цвет поджаренного зефира под солнцем и ветром моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, — позвал он женщину, затем повернулся к Ли Вэю и настороженно спросил на федеральном языке: — Ты кто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели он опять забыл, что уже стал злым духом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, поразмыслив, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Лак Ли Вэй, я из Федерации. Я хочу поговорить с тобой наедине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр, хоть и не понял, что происходит, всё же последовал за Ли Вэем в пустую комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда дверь за ними притворилась, Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю тебя. Твоего брата схватили переправщики, когда он пытался нелегально перебраться. Они потребовали выкуп. Ты собирался поехать в Федерацию на заработки, чтобы спасти брата, а потом с оставшимися деньгами вернуться домой…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как Мацзеэр бросился к нему, пытаясь зажать ему рот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Замолчи! Мама услышит, она ещё не знает об этом!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ловко ускользнул, Мацзеэр промахнулся и, обернувшись, подозрительно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты это знаешь? Ты из одной шайки с теми койотами, что похитили моего брата?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Койотами» называли тех, кто занимался нелегальной переправкой людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как говорится, есть спрос — будет и предложение. Мечтающих покинуть родину было бесчисленное множество, и у койотов бизнес процветал, приобрёл масштаб, а вместе с ним появилось и множество особых жаргонных словечек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй когда-то видел в новостях анонимное интервью с торговцем людьми. Тот упомянул слово «койот»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— оно обозначало тех, кто переводит людей через границу по холмам или пустыням в Федерацию. А те, кто подделывал документы или прятал нелегалов в грузовиках на таможне, назывались иначе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прятаться в грузовике было проще и безопаснее, чем перебираться через горы пешком, поэтому такой способ стоил дороже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В районе Антекера у людей не было денег, и брат Мацзеэра выбрал самый дешёвый способ. В действительности Мацзеэр поступил так же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не имею никакого отношения к койотам. Я твой друг. Сейчас я расскажу тебе, кто я такой, хочешь верь, хочешь нет — я из будущего. Тогда ты был моряком, мы познакомились на корабле. На корабле были плохие люди, ты попал в беду, я хотел тебя спасти, но в итоге провалился сквозь время и оказался здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он опустил такие сложные для объяснения вещи, как «изнанка мира» и «злые духи», решив сначала понаблюдать за состоянием Мацзеэра, а потом постепенно раскрыть всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже половина правды была достаточно невероятной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр, потерявший память и молодой, с трудом мог в это поверить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это сценарий для фильма? Ты снимаешь реалити-шоу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я говорю правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, вспомнив свою чешую и ситуацию на корабле, почувствовал досаду и раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве у тебя никогда не было ощущения, что этот мир какой-то ненастоящий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр уставился на него, а через несколько секунд сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сошёл с ума. Советую тебе сходить к врачу. Пока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он развернулся и пошёл прочь. Ли Вэй вздохнул, потирая виски, и последовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр ускорялся, но не мог оторваться от Ли Вэя. Через некоторое время он не выдержал, остановился и раздражённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня много дел. Чего ты от меня хочешь? Денег? У нас в семье ни гроша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его карих глазах застыли тревога и раздражение, вызванные нуждой. Ли Вэй задумался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть какие-нибудь желания? Я могу помочь их исполнить. Например, спасти твоего брата? Попасть в Федерацию? Отомстить кому-нибудь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, если исполнить последнюю волю умершего, злой дух может успокоиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если нельзя изменить прошлое в реальности, помечтать и получить удовольствие полезно для душевного здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр, понятия не имея, что Ли Вэй только и думает о том, как бы успокоить его дух, скрестил руки на груди и с иронией спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, фея-крёстная из «Золушки»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь прикинуться женщиной — тоже можно. Я готов на всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не нашёлся, что ответить на такой выпад, и, указав рукой на дом впереди, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если у тебя такие способности, помоги мне выбить долг. Они мне должны двадцать тысяч песо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то время средний месячный доход местной семьи составлял чуть больше десяти тысяч, так что двадцать тысяч песо — это были большие деньги, хотя и равнялись всего лишь менее чем тысяче федеральных долларов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй взглянул на него, не проверяя, правда это или нет, и направился прямо к дому, на который указал Мацзеэр. Он с силой ударил кулаком в дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь открылась, он вошёл. Через пять минут из дома донёсся приглушённый звук выстрела, а затем вновь наступила тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё через три минуты Ли Вэй вышел с двадцатью пятью купюрами достоинством в тысячу песо, подошёл к Мацзеэру и швырнул деньги ему в ладонь, холодно сказав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лишние пять тысяч — проценты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он смерил взглядом Ли Вэя, одетого в дорогой костюм, но ведущего себя как бандит, и задал тот же вопрос, что и его мать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, подручный какого-нибудь крупного наркобарона?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с серьёзным лицом ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не мог бы не задавать таких оскорбительных вопросов? Я лучше отправлю их к богу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр с облегчением выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поторопил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно. Какое у тебя ещё желание? Давай повысим эффективность, не будем терять время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очень странно!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Санта-Клаус не был таким добрым!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И с каких это пор Санта-Клаус или фея-крёстная — это бандит в костюме, который при малейшем несогласии пускает в ход американское «убеждение»? Это что, латиноамериканская сказка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запоздалое чувство абсурда и растерянность накрыли Мацзеэра. Он несколько раз моргнул, глядя на Ли Вэя, его напускная уверенность постепенно таяла. Наконец он прикрыл рот рукой, прочистил горло и неловко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня больше нет желаний. Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в следующую секунду Ли Вэй наставил пистолет ему прямо в грудь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр испугался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй-эй-эй! Убери ствол! Давай поговорим нормально!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы в будущем обменялись домашними адресами и стали друзьями, а ты ещё церемонишься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— держа пистолет, сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Следующее желание. Говори.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он остро почувствовал, что Ли Вэй на самом деле не собирается причинять ему вред, и, сбитый с толку, одновременно сдерживая смех, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, ладно, прости. Дай подумать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это да! Прямо навязал благодеяние!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черты лица Мацзеэра постепенно сложились в мем с космическим котом. Через мгновение он нерешительно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне… мне нужно обменять в банке немного федеральных денег… Может, составишь компанию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я как школьник, который зовёт одноклассника за руку в туалет!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, для школьника это звучало бы по-детски, но для прожжённого офисного работника всё было уже неважно. Ли Вэй невозмутимо убрал пистолет и сказал: — Пошли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они уже почти дошли до ближайшего банка, Ли Вэй, идя позади Мацзеэра, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь уже связался с койотом, который переправит тебя в Федерацию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр мгновенно напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сделал вид, что не заметил, и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я дам тебе денег. Купи мне один «билет». Я пойду с тобой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй — модель очень свирепой федеральной лампы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 31. Пограничный убийца (часть 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Навязал! Вот это настоящее навязывание!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр не хотел соглашаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?! Я очень благодарен, что ты помог мне выбить долг, но ты не можешь просто так ходить за мной хвостом! И вообще, ты федерал, зачем тебе лезть в нелегалы, чтобы вернуться в свою же страну??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не обратил на это внимания, поднял пистолет и, обращаясь к тому злому духу в глубине души Мацзеэра, который, возможно, не мог внятно слышать человеческую речь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты не хочешь, чтобы я тебе помог, лучше убей меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнося эти слова, его голос стал более серьёзным и мрачным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не твоя территория?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Мацзеэр, казалось, не заметил ничего странного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова оказавшись перед дулом пистолета, простой латиноамериканский парень был в полном недоумении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чувак, объясни-ка, кто кого убьёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал он деревянным голосом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё равно считаю, что тебе стоит сходить к врачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, черноволосый зелёноглазый юноша окинул его взглядом, полным непонятной сложности, затем вздохнул, выдохнул и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— … Ладно, как хочешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр уже собрался расслабиться, как Ли Вэй добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем идти вместе, может, тебе больше по душе, если я буду прятаться в тени и выскакивать, когда ты попадёшь в беду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «??? Что это значит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: — Это значит превратиться из личного телохранителя в невидимого эльфа, который то появляется, то исчезает. Учитывая, что ты ещё хотел, чтобы я косплеил фею-крёстную, не доказывает ли это, что у тебя особое пристрастие к сказкам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боже мой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр считал себя человеком довольно спокойным, но его доводил до бешенства этот диалог, где каждый говорил о своём. Кровь прилила к голове, лицо покраснело, он бросился вперёд, схватил Ли Вэя за галстук и притянул к себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кому нужны сказки?! Я привёл Золушку в пример, потому что у меня пятилетняя сестра!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пошатнулся от рывка, поднял руки и пожал плечами, с притворной виноватостью сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр краем глаза заметил у него в руке пистолет и невольно снова сник:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— … Ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он сдерживал злость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь идти — иди. Но я тут не решаю. Главный — наш койот, Толстяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У этого койота было прозвище — Толстяк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был здоровенным, с широкими плечами, лицом, заросшим мясом, и на носу — треугольные солнцезащитные очки. Перед выходом он не хотел встречаться с Ли Вэем лично, а потребовал через соцсеть проверить его надёжность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Задаток в теории — 1200 баксов. Когда доберёмся до Федерации, ты доплатишь ещё 3000. Я занимаюсь честным бизнесом, я не из тех мошенников, что вымогают деньги у клиентов. Если с первой попытки не получится, мы попробуем ещё раз, и это бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звучало даже довольно прилично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако следующая фраза Толстяка изменила всё. Он сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Изначально маршрут уже был утверждён. Если ты хочешь влезть в последний момент, придётся доплатить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>