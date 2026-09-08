--- v0 (2026-07-06)
+++ v1 (2026-09-08)
@@ -14,1875 +14,3955 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 32. Убийца на границе (3)</w:t>
-[...1823 lines deleted...]
-        <w:t>— Я вас проведу. Водитель ведь жив. Он знает дорогу. Я с ним поговорю и что-нибудь придумаю.</w:t>
+        <w:t>Глава 32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоявший рядом адъютант задумчиво произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что господин Ли Вэй привлёк его внимание, как только поднялся на борт. Для них, наверное, надоедает постоянно смотреть на одну и ту же группу людей, истребляющих друг друга. В такой момент появление новичка приносит новые ощущения их постепенно притупляющимся чувствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон фыркнул, выражение его лица не изменилось, лишь в глубине глаз заклубилась буря:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кроме членов экипажа, сколько людей убил Фудзивара Рюити?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров по привычке возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он лично никого не убивал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подсознательно он всё ещё не хотел, чтобы компания запятнала себя такой мирской дурной славой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже видавший виды и обычно невозмутимый адъютант был поражён его самообманом и мировоззрением, не удержавшись и спросив:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы не думаете, что смерть членов экипажа не имеет к вам никакого отношения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров с трудом поправился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он убил не так много людей... Монстров на корабле нельзя считать людьми, но портовые грузчики иногда видели, как «Чудо глубокого синего цвета» причаливает. Я не знаю принципа, но тот корабль иногда бывает невидимым, а иногда его можно увидеть. Фудзивара Рюити пару раз посылал людей разобраться со свидетелями, чтобы слухи о корабле-призраке не привлекли внимание портовой администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это всё?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, сэр, честно, больше ничего...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— 8 октября. Помнишь эту дату?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон опустил голову и небрежно пролистал документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В тот вечер ты соврал жене, что уезжаешь в командировку, а на самом деле вместе с другом отправился в квартиру 405 по Седьмой авеню в районе Квинс. Нужно продолжать читать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слабые слёзы потекли по щекам мужчины:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я, я, пожалуйста, не рассказывайте это моей жене... Когда члены экипажа «Чуда глубокого синего цвета» умирают как люди, их тела тоже появляются в порту, пока они снова не вспомнят, кто они, и не превратятся в монстров, уползающих в море...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, я понял!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно в канале связи Управления безопасности раздался голос злого духа Эрика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хозяин того Изнаночного мира забыл, что он злой дух, потерял контроль над своей территорией, и поэтому тела, признанные «человеческими», автоматически выбрасываются Изнаночным миром в реальность!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но, судя по размеру его территории, этот злой дух должен быть довольно сильным? Как он мог так опуститься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты откуда взялся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я был здесь всё время, — недовольно проворчал Эрик, — тот парень с глазами на потолке. Так ты и есть тот самый начальник Ли Вэя, о котором только слышно, а вживую не видно? Большая шишка из Управления безопасности? Ничего особенного...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон снял наушники и бросил их адъютанту, продолжая обращаться к члену совета директоров:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мёртвые члены экипажа ненадолго появлялись в порту, их видели прохожие, которые вызвали полицию. Так появилось «убийство без жертвы»? Как Фудзивара Рюити разобрался с этой частью свидетелей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров открыл рот и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Передал это мафии в порту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Метод решения можно было представить и без подсказки, ничего нового.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон зло усмехнулся и саркастически похвалил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот это действительно человек с огромными связями, умеет ладить и с законом, и с преступностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров быстро проговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это всё сделал Фудзивара Рюити, я тут ни при чём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон презрительно взглянул на него и, решив, что вопросов достаточно, большими шагами вышел из комнаты допроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик сидел на своей территории, обрывая лепестки и бормоча:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Живые творят вещи похуже, чем мёртвые. Я уже могу себе представить, как сломался хозяин территории злого духа в Западном порту. Кто выдержит снова и снова переживать смерть и ещё показывать это разным людям?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вообще, для злого духа покидать свою территорию — это большой риск. Если только нет заклятого врага, которого нужно убить, мы редко выходим в реальный мир. И что в итоге? Хозяин территории потерял рассудок, злых духов одного за другим выбрасывают как людей, и если так продолжится, и Внешний, и Изнаночный миры погибнут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адъютант нажал на наушник и спросил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что будет с Внешним миром?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бум!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрик покачал хвостом и пожал плечами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Город взлетит в воздух, как фейерверк. Шучу, откуда мне знать! Я же такого не видел!! Вы думаете, такие вещи случаются каждый день, как кетчуп?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем не менее, слова Эрика стали для всех тревожным звонком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше раз происходило «возвращение к заводским настройкам», тем ближе Изнаночный мир был к полному краху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Фудзивара Рюити, чтобы грести деньги, ни за что не упустил бы эту золотую жилу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только реальный мир и Изнаночный мир сольются — даже если вероятность этого один на десять тысяч, и на эн-мир и Западный порт обрушится сокрушительная атака, — Управление безопасности не может позволить этому развиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же всё равно что террористы угнали пассажирский самолёт и врезались в башни-близнецы!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В мгновение ока Национальный совет безопасности, получив известие, созвал экстренное заседание, и даже президента, находившегося далеко в столице эн-сити, подняли по тревоге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разведывательные данные из Управления безопасности, ФБР, ЦРУ, Береговой охраны и других ведомств были объединены. Предстояло мобилизовать военно-морские корабли для установки блокады в целевом районе, а также сформировать объединённую антитеррористическую оперативную группу...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где вертолёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйтон, исполняющий обязанности главы группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я лечу с вами в открытое море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уильям, — неодобрительно сказала заместитель директора Управления безопасности Джуно, — на Востоке есть старая поговорка: «Благородный муж не стоит под рушащейся стеной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Однако сейчас у нас нет другого выбора, кроме как ждать вестей от господина Ли Вэя и реагировать как можно быстрее, — ответил Драйтон, натягивая бронежилет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иначе нам останется только в момент полного краха Изнаночного мира уничтожить ракетой корабль и людей, слившихся с реальным миром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда человеческие пассажиры на корабле и Ли Вэй, конечно, тоже погибнут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не вариант?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросила заместитель директора Джуно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком большой риск, — покачал головой Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если всё окажется не так, как мы предполагаем, и слияние Внешнего и Изнаночного миров на самом деле будет конфликтом правил, то через секунду после появления корабля в реальном мире Западный порт будет уничтожен. Что тогда делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно не нашла что ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из офицеров военно-морского флота спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть вы хотите сказать, что сейчас мы можем возложить все надежды на победу над злым духом без потерь на новичка, случайно попавшего в Изнаночный мир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его тоне слышалась тревога и недовольство. Драйтон, занятый делами, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Без этого новичка мы ещё год не узнали бы, что натворил Фудзивара Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не то имел в виду...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Военный моряк помолчал, затем тихо пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Честно говоря, если он сможет разрешить эту большую проблему, он больше не будет новичком — он заслуживает Крест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой человек добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если не получится, мы всё равно вручим ему Пурпурное сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пурпурное сердце обычно вручают военным, получившим ранения или погибшим в бою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон, не обращая внимания на их разговор, сам поднялся на вертолёт, приземлившийся на пустыре у порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер и волны в море ещё не улеглись. Плыть ли на катере или лететь на летательном аппарате в открытое море — и то и другое было сопряжено с огромным риском, но людям было уже не до того.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигнал связи ухудшался с расстоянием. Чем ближе они подберутся, тем больше шансов связаться с Ли Вэем. Им нужно было сказать ему, что члены экипажа — настоящие хозяева территории, и попросить его найти способ убить злого духа или хотя бы временно успокоить его эмоции, замедлив процесс слияния миров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы они смогли засечь момент, когда «Чудо глубокого синего цвета» проявится из-за нестабильности структуры Изнаночного мира, было бы ещё лучше. Даже если не удастся отправить людей на борт, можно было бы сбросить с воздуха какое-нибудь оружие и припасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик тоже старался — вот только по сравнению с злым духом Западного порта он был слишком слаб. Он долбился в дверь, но, судя по всему, его там даже не услышали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди упал в море, Мацзеэр превратился в морского демона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг прожектор на крыше корабля осветил глубины моря. Ли Вэй увидел, как на чёрной бездонной поверхности воды покачивается бесчисленное множество тел. Лунный свет разбивался о волны на золотистые полумесяцы, и в каждом из этих разбитых полумесяцев проступало лицо — то молодое, то изборождённое морщинами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были многие Эдди, многие Мацзеэры, многие Эй Джеи...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не знал об их смерти, только море запомнило всё. Морские птицы садились отдыхать на груды тел, сложенных, словно консервные банки, и клевали плоть под собой, чтобы насытиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюити ушёл, вернулся в свою каюту и на свой трон, чтобы вместе с другими людьми наслаждаться этим пиршеством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Морской демон подошёл к Ли Вэю, остановился на расстоянии одного шага от него, облокотился на перила и, глядя на море, с улыбкой спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе нравится то, что ты видишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вихрь, сотканный из какого-то озарения и гнева, закружил Ли Вэя. Он не обернулся, а лишь сжал в руке бумажку с домашним адресом, которую Мацзеэр дал ему днём, и холодно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если не нравится, ничего не поделаешь, — голос Мацзеэра превратился в то возвышающийся, то пронзительный шёпот, ввинчивающийся в уши Ли Вэя. Бесчисленные тела Мацзеэра в море разом открыли рты и в один голос произнесли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уже —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уже сошли —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уже сошли с ума —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добро пожаловать в мир дьявола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг внутри тела поднялась волна жара, словно жгучее пламя вспыхнуло от нервных окончаний и добралось до мозга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй почувствовал, что падает вниз, проваливаясь в воспоминания человека по имени Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 30. Пограничный убийца (I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, покрытый холодным потом, глубоко вздохнул и, с трудом выпрямившись, сел на узкой жёсткой койке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первые несколько секунд после того, как он открыл глаза, в его теле всё ещё сохранялось то пугающее чувство падения. Золотые глаза Мацзеэра пристально смотрели на него, словно два глубоких колодца. Сквозь его нечеловеческую радужку Ли Вэй увидел пейзаж, совершенно непохожий на Федерацию —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ровные ряды полей, бесконечные тёмно-зелёные холмы, яркие, словно пронизанные жарким солнцем, разноцветные здания и покрытые трещинами дороги, расходящиеся во все стороны. Острые шпили церквей устремлялись прямо в небо. Под ногами была пустынная площадь, а рядом — резные арки на заброшенной городской площади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был родной город Мацзеэра, город, который транслитерировали как «Антекера».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй очнулся в маленькой гостинице на окраине города. Комната была до крайности убогой: краска на каркасе кровати облупилась, на стенных панелях виднелись подозрительные пятна от воды, подушка и одеяло были скомканными, в воздухе витал запах плесени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйка гостиницы не говорила на федеральном языке, и им приходилось общаться простыми жестами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расспросив хозяйку, Ли Вэй наконец понял, куда его занесло. Антекера — приграничный городок второй по численности населения страны Латинской Америки. Он никогда раньше не бывал в Латинской Америке и тем более не мог вообразить себе такие реалистичные сцены. Так что либо он переселился после смерти, либо злой дух Мацзеэр применил какой-то мощный приём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается версии, что его вытащили из Изнаночного мира и отправили за границу — можно только сказать, что такие невероятные подарки с неба просто так не падают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вошёл в общественный туалет гостиницы, на руке вдруг возникла резкая боль. Ли Вэй осторожно закатал рукав рубашки и, не испытывая ни малейшего удивления, увидел, что на его коже выросла одна-две свежих чистых рыбьих чешуйки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока ещё невозможно было определить, от какой рыбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хе-хе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снова застегнул манжету, бесстрастно посмотрел на грязное зеркало и подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт, он и не надеялся, что удача когда-нибудь улыбнётся ему!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё ещё оставался в Изнаночном мире, и его хозяином, очевидно, был Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остаётся неясным, принадлежат ли ему также круизный лайнер «Чудо глубокого синего цвета» и акватория, в которой он находится? Связан ли крах Изнаночного мира с тем, что Мацзеэр потерял контроль?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ненависть членов экипажа-злых духов была направлена прямо на генерального директора «Звёздного круиза» Фудзивару Рюити. Как ни крути, ключ к решению проблемы был в нём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как Ли Вэю добиться, чтобы Мацзеэр пришёл в себя и отпустил его разобраться с этим злым капиталистом на борту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй долго размышлял и пришёл к выводу, что единственное, что он может сделать сейчас, — это сначала найти Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Антекера»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— родной город в памяти Мацзеэра, и у Ли Вэя есть адрес дома, который тот ему оставил. Он нашёл хозяйку с бумажкой, на которой были написаны улица и номер дома. Поняв, что ему нужно, хозяйка на ломаном федеральном языке вперемешку с жестами спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажите, что вы хотите сделать? Вы из северных банд?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Антекера — это редкий тихий маленький город. Я умоляю вас проявить милосердие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй онемел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На нём был дорогой костюм, и при себе он носил пистолет — снайперская винтовка исчезла, вероятно, потерялась при смене локации, но пистолет всё ещё был при нём — поэтому хозяйка приняла его за типичного для этой страны «частного предпринимателя», то есть за боевика вездесущего наркокартеля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>