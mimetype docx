--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,2019 +14,4275 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 31. Убийца на границе (2)</w:t>
-[...1967 lines deleted...]
-        <w:t>— Я пойду посмотрю!</w:t>
+        <w:t>Глава 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр сделал, как было сказано, и с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В бледном свете фонарика телефона у него на спине отчётливо виднелась давно загноившаяся рана от ножа. Края раны вывернулись наружу, обнажая слоистые, чётко очерченные мышечные волокна, а под ними скрывалась не плоть и кожа, а чёрно-золотая чешуя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно на рыбу надели имитацию человеческой кожи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя по всей руке побежали мурашки, а Мацзеэр всё торопил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи уже, что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не выдержал и сам потянулся к зудящему месту на спине. Ли Вэй схватил его за раненую руку, поднёс к свету — в кровавой дыре действительно показалась та же самая чешуя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас слой кожи, принадлежавший рыбе, шевелился, словно живой; края чешуи то приподнимались, то опускались, будто дышали или пытались вырваться из оков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рана Мацзеэра чесалась так, что он тяжело, со свистом дышал. Он сжал кулаки, повернул голову на девяносто градусов, но всё равно не видел сидящего за спиной Ли Вэя, поэтому изо всех сил скосил глазные яблоки вправо и назад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, почему ты молчишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Мацзеэра слишком напряглись. Ли Вэй увидел, что круг, образованный его радужкой и зрачком, постепенно разделился надвое. Теперь в белках лежали два глазных яблока разного размера и формы, похожие на двойной желток: один — человеческий глаз, другой — рыбий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй? Ли Вэй??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не мог говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он внезапно осознал: сом-монстр и кальмар-монстр, появившиеся в каюте, не вылезли из моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были здесь с самого начала, прятались внутри каждого члена экипажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Две минуты спустя Ли Вэй привёл Мацзеэра к зеркалу в туалете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр тупо смотрел на своё отражение, два зрачка беспорядочно метались по глазным яблокам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я что, заболел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с трудом выдавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я подозреваю, что сом и кальмар, которых мы встретили, вылезли из тел Чжан Ю и Эй Джея.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр вздрогнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но кроме зуда я ничего не чувствую… Погоди, может, это проклятый корабль-призрак, и раненые на нём превращаются в монстров? Чжан Ю и Эй Джей были ранены тобой, мой палец порезался о морепродукты, а те несколько человек, что пропали сегодня ночью, — все истекали кровью в разборках банд!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко обернулся, впился взглядом в шею Ли Вэя, которую сжимали сомовьи усы, и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя ничего не чувствуешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй хотел ответить «нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он — человек, пробравшийся на корабль, а не злой дух, с его телом не должно произойти серьёзных изменений…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако не успел он открыть рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рана на шее, грудь, руки, ноги — всё разом зачесалось, будто что-то вот-вот прорвётся наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зуде чувствовалась и мелкая, частая боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй впервые так тщательно одевался. Он закутался в уже высохший пиджак, не оставив ни клочка открытой кожи, затем схватил Мацзеэра за руку и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы уходим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр в панике спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда? На корабле есть медпункт, может, нам стоит найти врача?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй холодно усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве врач вылечит такую болезнь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что ты хочешь сделать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На верхнюю палубу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сунул за пояс пистолет и снайперскую винтовку, на всякий случай прихватил и кинжал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пассажиры наверняка знают больше нас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр открыл рот, но не нашёл слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй принимал решение, он становился пугающе напористым. Мацзеэр не успел возразить, как его потащили из каюты к лифту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Войдя в лифт, Ли Вэй первым делом нажал кнопку седьмого этажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собирался спускаться сверху вниз. На седьмой палубе находились фитнес-центр, бассейн, спа-салон и огромная смотровая площадка — многие пассажиры любили сидеть там, наслаждаясь отдыхом и болтовнёй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда он нажал цифру «7», лифт не отреагировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тут же нажал 6, 5, 4, 3, 2 — все без движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лифт остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По-почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— заикаясь, спросил Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во время ужина лифт ещё работал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, они знают, что происходит с командой на нижних палубах, и не хотят, чтобы мы беспокоили их такими «мелкими» вопросами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй решительно бросил лифт и направился к наружному трапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночь была ясной, высоко висела луна, морская гладь лежала спокойно, словно вымытый тёмно-синий драгоценный камень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лёгкий морской ветерок слегка приподнял мягкие пряди волос Ли Вэя. Мацзеэр при свете луны заметил, как у того невольно дёргается кадык, а шрам на шее то показывается, то исчезает в воротнике рубашки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй обернулся на звук, глаза его блестели, зрачки то расширялись, то сужались, на лбу выступил лёгкий пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё потому, что каждый участок кожи болел и зудел, и он терпел изо всех сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр хорошо понимал это чувство. Он покачал головой, с сочувствием и тревогой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они поднялись на третий этаж, путь впереди оказался перекрыт. Ли Вэй с силой пнул цепь на решётке и выругался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, мы найдём ключ…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр не договорил, как сверху донёсся голос уборщика Эдди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня есть ключ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял голову и увидел Эдди, свесившегося с края четвёртой палубы. Тот покачивал в руке связку маленьких ключей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ловите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он разжал пальцы, ключи упали вниз, и Ли Вэй, не упустив момента, поймал их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все пассажиры на восьмом этаже, там банкетный зал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эдди заговорил быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лестница на восьмой этаж находится напротив смотровой площадки на седьмом, там несколько охранников. Вы также пройдёте мимо рубки — капитан и его помощники тоже люди Фудзивары Рюити. Будьте осторожны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, отпирая замок, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему у тебя есть ключи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди осклабился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я предатель в рыбьей стае, меня наняли рассказывать истории петушиным бойцам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Петушиным бойцам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал: разве об этом можно говорить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злые духи тоже сотрудничают с стриминговыми платформами и получают рекламные деньги?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но автору же не досталось ни копейки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это «петушиные бойцы»! Петушиные бои, утиные бои, бои сверчков — вот такие петушиные бойцы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они ждут, когда вы начнёте убивать друг друга. Сегодня вечером банды Сава и Лега уже подрались, верно? Я слышал, как Фудзивара Рюити говорил, что на этот раз веселье началось раньше обычного, возможно, где-то произошёл сбой, и эту партию команды, наверное, уже нельзя использовать. Он, кажется, ломает над этим голову…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он произносил последнюю фразу, позади него появился тёмный силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мысли Ли Вэя вздрогнули, он хотел предупредить, но тень без колебаний столкнула Эдди с четвёртого этажа за перила!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди даже не успел среагировать — с глухим всплеском рухнул в море и мгновенно исчез в волнах у борта корабля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Громом ударило в голове Ли Вэя. Он сжал кулаки, инстинктивно сделал движение, будто пытаясь вытащить упавшего, и на миг затаил дыхание. А затем убийца Эдди вышел из тени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Фудзивара Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он элегантно опёрся на перила и сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Члены экипажа — как машины. Если работают долго, рано или поздно дают сбой. Но не волнуйтесь, я могу либо сбросить их до заводских настроек, либо заменить новыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Ты с ума сошёл??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с трудом сдерживая эмоции, спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так запросто убивать людей — ты не боишься, что это раскроется?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюити изобразил удивление и переспросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда я говорил, что они люди?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он указал на Мацзеэра за спиной Ли Вэя и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будьте осторожны, господин Ли. Вы случайно попали на этот корабль и не знаете, но вы находитесь в компании монстров. Рано или поздно они сожрут вас целиком. А мои обещания и обещания других пассажиров остаются в силе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты несёшь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— возмущённо закричал Мацзеэр, стоя на ступеньку ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты кого монстром обзываешь? Я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос становился всё более расплывчатым, превращаясь в глухой рокот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я ведь человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Морской демон с золотыми зрачками, всё тело которого покрывала чёрно-золотая чешуя, сбросил человеческую кожу и улыбнулся Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«„Глубокий синий чуда“… действительно чудо, которое трудно повторить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Члены совета директоров, запинаясь, выкладывали правду Драйтону. «Тогда у компании разорвалась цепочка финансирования, нечем было платить команде зарплату. Фудзивара Рюити уволил старых моряков и нанял несколько новичков, нелегально перебравшихся с юга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эти новички попали в кораблекрушение в море. По слухам, больше половины погибло, один уборщик сам прыгнул за борт, а нескольких матросов скормили морским рыбам. Компания сообщила об аварии, я уже думал, что придётся разориться на судебных тяжбах, но через несколько дней Фудзивара Рюити сказал мне: „Глубокий синий чуда“ вернулся целым и невредимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он сказал, что команда донимала его из-за зарплаты, но он придумал, как с этим справиться, и теперь эти ребята очень послушны, могут снова выйти на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Однако аварию уже зарегистрировали. Фудзивара Рюити аннулировал запись и перевёл „Глубокий синий чуда“ на счёт компании-пустышки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он также кое-что подправил на корабле, вложил больше денег, выглядел очень уверенным. Тогда мы ещё не знали, откуда у него эта уверенность. Однажды я проходил мимо верфи и внезапно решил взглянуть на нынешний облик „Глубокого синего чуда“. И вот…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров сильно вздрогнул и, побледнев, сказал: «Я увидел, как из моря вылез человек, весь опутанный водорослями, и у него было лицо того уборщика, что прыгнул за борт во время аварии!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, адъютант Драйтона Джеффри Картер с удивлением воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? Вы хотите сказать, что человек-водоросль — это член экипажа, члены экипажа — злые духи, а пассажиры, наоборот, «игроки», вошедшие во внутренний мир? Погодите, командир, я понял: когда уборщик-злой дух напал на сапсана, его задела пуля господина Лака Ли Вэя, из-за чего на корабле образовалась вакансия, и поэтому господина Ли Вэя затащили во внутренний мир как замену!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 29. Уборщик на круизном лайнере (конец)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров никогда не слышал о внутреннем мире, но понял, что Бюро безопасности подготовилось, поэтому, махнув на всё рукой, выложил всё, что знал. Эти странные и дикие тайны были погребены слишком долго и почти свели его с ума:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, члены экипажа превратились в монстров. Они ненавидят нас, а Фудзивару Рюити — ещё сильнее, но почему-то не могут причинить ему вреда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Фудзивара потратил полгода, постепенно разбираясь, и не только обнаружил, что нынешняя команда не умирает, но и нашёл способ возвращать их к чистому листу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он дал этому явлению название, понятное всем: „сброс до заводских настроек“. Эти монстры забывают, что они монстры, забывают, что когда-то ходили в море и потерпели крушение. Они становятся обычными работниками, добровольно, ради денег, трудятся на компанию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Драйтона послышалась тень отвращения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И даже так Фудзивара Рюити не был удовлетворён, верно? Он приглашал этих влиятельных лиц в море, чтобы показать что? Охоту на диковинки? Чтобы люди смотрели, как живых людей заставляют становиться злыми духами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров облизал пересохшие губы и покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фудзивара Рюити никогда их не «заставлял». Он бы этого не признал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он говорил: если человека долго подавлять, он сойдёт с ума от вечной тьмы и ненасытных желаний. Чем слабее существо, тем больше ему кажется, что весь мир против него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Всё это сами члены экипажа себе напридумывали: бездействующая компания, бессердечные капиталисты, липовые контракты, намёки от пассажиров… Ничего этого не было. Он ничего не делал, а эти хилые людишки сами поднимали нож на себе подобных —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Арена для боёв, — понял Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Злые духи не умирают, виновные не получают наказания, и этот спектакль звериных боёв может длиться вечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Член совета директоров вздрогнул от его тона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И, возможно, ещё и ставки. За эти годы Фудзивара Рюити отмыл немало денег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>