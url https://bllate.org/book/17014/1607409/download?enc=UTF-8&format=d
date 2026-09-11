--- v0 (2026-07-06)
+++ v1 (2026-09-11)
@@ -14,3203 +14,4499 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 29. Уборщик на круизном лайнере (8)</w:t>
-[...3151 lines deleted...]
-        <w:t/>
+        <w:t>Глава 29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр больше не осмеливался смотреть. Руки и ноги его оледенели, он впился взглядом в стоящего перед ним Чжань Ю, и в голове одна за другой проносились мысли о том, что будет с ними обоими, если Ли Вэй проиграет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, он станет умолять о пощаде, может быть, схватит нож и будет биться с этими людьми насмерть, но в любом случае пути назад уже не будет…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук выстрела с глушителем был приглушённым, отдалённо напоминал хлопок лопнувшего воздушного шарика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй разжал слегка затекшие пальцы, разминая запястье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эйджей опустил голову, тупо глядя на свою голень, в глазах мелькнуло удивление. В тот миг, когда он начал падать, вся его прежняя ярость вдруг исчезла, и он выглядел совершенно невинным и растерянным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре стало так тихо, будто там образовалась чёрная дыра, поглотившая все звуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой неестественной тишине Ли Вэй спокойно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не умер, Чжань Ю у меня, он тоже не умер. Можем мы сесть и спокойно поговорить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал ставку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ставил на то, что устрашающая сила огнестрельного оружия достаточно велика, что эти люди ещё не обезумели, и что они не догадаются, насколько ограничен у него запас патронов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выиграл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда на нижней палубе развернулась бандитская разборка, которую в итоге взял под контроль внезапно появившийся одиночка Ли Вэй, на верхней палубе зажгли тысячи свечей и устроили банкет. Огонь мерцал нежно, музыка лилась сладостно, в воздухе витал аромат духов, элегантные кавалеры и дамы в роскошных нарядах, звон бокалов — идиллическая картина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Фудзивара, я очень благодарен вам за приглашение на этот корабль. Это поистине незабываемый, необычный опыт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то поднял бокал и сказал: — Желаю компании «Звёздный свод» всё больших успехов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гром аплодисментов. Фудзивара Рюити встал, чокнулся со всеми присутствующими и скромно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне просто повезло ухватить удачу. Вы мне льстите. «Глубинный синий» только что отчалил, самое интересное ещё впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собравшиеся обменялись многозначительными взглядами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый пассажир спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Интересное — это…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюити сделал интригующую паузу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха, узнаете позже. Пока что на лайнере есть небольшие ограничения по электричеству и сети, но скоро электроснабжение на верхней палубе восстановят. Что касается сети… Господа, разве новости на корабле не интереснее новостей в интернете? Если бы вы хотели сидеть в телефонах, зачем бы вы приехали сюда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Присутствующие в банкетном зале закивали. Фудзивара Рюити усмехнулся уголками губ, изобразив сдержанную и удовлетворённую улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре к Фудзиваре Рюити подошёл молодой человек во фраке и шепнул ему на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин, к вам пришёл Эдди Джонсон из комнаты 1066.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впустите его!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— громко сказал Фудзивара Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть новости снизу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уборщик, живущий по соседству с Ли Вэем, весь в веснушках Эдди, мелкими шажками вошёл в банкетный зал и опустил голову:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это Эйджей из «Сава-банды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, Эйджей уже взялся за дело? Так рано?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— с интересом спросил Фудзивара Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть убитые? Погодите, не объявляйте результат пока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся к мужчинам и женщинам за столом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дамы и господа! Временный тотализатор: появится ли сегодня первый труп? Принимаются ставки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами официанты с подносами заходили по залу, люди записывали цифры и бросали бумажки с суммами на подносы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ожидании кто-то из сидящих ближе к Фудзиваре Рюити пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько дней мы в море? Вряд ли кто-то умрёт. Я ставлю на «нет», пятьдесят тысяч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Фудзивара Рюити в азартные игры не вступал, он лишь сложил пальцы рук на столе и терпеливо наблюдал за этой сценой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло ещё минут пять. Официант с подносом отошёл в угол и начал подсчитывать суммы ставок. Фудзивара Рюити сказал Эдди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, рассказывай, как всё было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди обладал хорошим красноречием и принялся живо, с выражением описывать события.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не стал сразу объявлять результат, а начал с самой причины:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чжань Ю пропал. Перед исчезновением он сказал Эйджею, что нашёл новый, быстрый способ заработать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он сказал, что какой-то пассажир намекнул ему: богачи любят острые ощущения и то, с чем не сталкиваются в обычной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эйджей, которому снайперская пуля прошла сквозь тело и которому посчастливилось остаться в живых, лежал на койке и постанывал. Главарь «Сава-банды», снова и снова переживая в уме переданный ему кем-то рассказ о «потрясающем выстреле» через весь коридор, одновременно гадая, кем же может быть Ли Вэй, закурил сигарету и, окружённый другими членами банды, сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чжань Ю хотел поднять на корабле шумиху, а потом потребовать чаевые у богатеев, которые получили удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял бровь и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть, какой-то пассажир намекнул ему, что хочет посмотреть на убийство, и он взялся за дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если пассажир — злобный дух, и такое поведение для него — проявление естества, но Чжань Ю-то живой человек. Как живой человек может быть настолько демоничен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь «Сава-банды» нахмурился, выпустил струю дыма и только потом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пассажир самое большее намекнул, это уж точно не подстрекательство. Богачи хитры, как же они оставят такую улику… Скажу честно, Чжань Ю просто свихнулся на деньгах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет людей, не любящих деньги. Разумеется, и команда этого корабля работает здесь ради денег. Просто бездомным контрабандистам часто доходит до того, что если не заработают — не выживут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь «Сава-банды» продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчера утром он сказал нам, что компания «Звёздный свод» не собирается платить команде зарплату и предложил устроить коллективный протест. Слова без начала и конца, откуда ветер дует — непонятно. Кто бы ему поверил? У Фудзивары Рюити денег куры не клюют, неужели ему жалко каких-то жалких тысяч федеральных кредитов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все мы посмеялись над ним, решили, что он бредит, хочет таким образом выбить из компании компенсацию. Чжань Ю немного побесновался, увидел, что никто не обращает внимания, и затих. Но днём он рассказал своему соседу по каюте Эйджею свой план: найти какого-нибудь одиночку, не состоящего в банде, и разыграть сцену взаимной резни, выставить себя обезьяной, чтобы повеселить господ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На словах Чжань Ю говорил, что будет играть, а на деле действительно напал всерьёз, — сказал Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он фантазировал: чем больше шумихи поднимет, тем больше денег получит. После полудня наблюдений он выбрал себе жертвой Лака Ли Вэя из комнаты 1064.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я помню его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вмешался один из пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он, может, и не такой красивый, как звезда экрана, но в нём есть дикая, неукротимая энергия, которая притягивает. Кем он работает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уборщик мест преступлений, — заранее подготовленно ответил Фудзивара Рюити.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, — покачал головой пассажир, отхлебнув красного вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ему бы больше подошло место на аукционе. Он ведь не умер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, сэр, — опустил голову Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он успешно дал отпор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажир присвистнул, явно заинтересовавшись ещё больше:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здорово. Мне нравится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из пассажиров, поставивший несколько десятков тысяч на «смерть», нетерпеливо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А Чжань Ю? Он умер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоже нет, мадам, — сказал Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй оставил ему жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди нескольких разочарованных вздохов пассажирка, проникшаяся к Ли Вэю «симпатией», сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он ещё и довольно принципиален и справедлив! Друзья, да это же самый редкий тип людей в двадцать первом веке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прокатились смешки. Когда они стихли, Эдди, размахивая руками, продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй запер раненого Чжань Ю в своей комнате. А его сосед по каюте Эйджей решил, что тот мёртв! Эйджей — второй человек в «Сава-банде», и его первой мыслью было: Чжань Ю, переоценив свои силы, бросил вызов «Банде Лега», и его убили люди «Лега»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смех стал громче. Молодой человек хлопнул по столу и воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идиот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот именно, — Эдди с улыбкой поклонился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И Эйджей повёл людей на второй этаж, якобы разыскивая пропавшего Чжань Ю, а на самом деле — чтобы найти повод для ссоры с «Бандой Лега».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главаря «Лега» не было на месте, он пошёл к механикам спрашивать, когда починят электричество. Остальные с десяток членов банды остались без руководителя, и после пары ударов ножом от Эйджея стали как шёлковые. Так что, к сожалению, драки не вышло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюити на мгновение задумался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чжань Ю всё ещё лежит в комнате Лака Ли Вэя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — кивнул Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обыскав второй этаж, Эйджей всё ещё не успокоился и повёл группу людей на первый…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэю, наверное, досталось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал кто-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В остальном неважно, лишь бы его лицо осталось невредимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он не получил ни царапины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эдди наконец подошёл к концу рассказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После разговора с ним «Сава-банда» решила оказать ему уважение и замять это дело, объявив всё недоразумением. Так что сегодня никто не умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На какое-то время в банкетном зале стало так же тихо, как в коридоре после выстрела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажиры переглядывались, испытывая удивление, недоумение и скуку. Сидящий во главе стола Фудзивара Рюити слегка нахмурился и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ему это удалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, сэр. В трюме было слишком темно, а Эйджей стоял от меня далеко, я не слышал их переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почтительно ответил Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди: Пуля «свистнула» мимо, и Эйджей уже лежал. Я правда ничего не разглядел и не расслышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 27. Уборщик на лайнере (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какие там переговоры? Просто огнестрельное оружие тащило на себе весь груз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь «Сава-банды» каждую фразу сопровождал взглядом на чемоданчик Ли Вэя, будто там пряталась готовая взорваться ядерная бомба:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, всё, что нужно было сказать, я сказал. Теперь твоя очередь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он имел в виду: кто такой Ли Вэй, с какой целью поднялся на борт? Ли Вэй прекрасно понимал это, но ответил невпопад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нет дела до вашего конфликта с «Бандой Лега». Пока нет убийств, вы меня не трогаете — я вас не трогаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь «Сава-банды» при этих словах слегка выдохнул. Самое страшное было бы, если бы Ли Вэй оказался из тех правдолюбов или карьеристов, которые любят совать нос не в свои дела. Решив, что у него есть пистолет, он мог бы вообразить себя полицейским всего Тихого океана и запретить то, другое — в итоге всем было бы неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с этим, требование всего лишь не убивать — вообще не проблема. Главарь с благодушным видом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, никто не хочет смертоубийства. Все мы тут люди бывалые, знаем, что жить непросто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что стороны в основном пришли к согласию, Ли Вэй встал, собираясь уходить. Перед уходом главарь «Сава-банды» постучал сигаретой о пепельницу и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди. Есть ещё одна вещь, которую я не могу понять, господин Ли. Судя по твоим и Эйджея словам, Чжань Ю прошлой ночью напал на тебя в твоей комнате, был ранен и убежал на второй этаж. Почему же на следующий день, днём, он снова явился к тебе в комнату? Ты его забрал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, уже взявшись за ручку двери, остановился. Взвесив все за и против, он обернулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я могу сказать причину, но ты вряд ли поверишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говори, — «Сава-банда» сделал приглашающий жест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр, который долго молчал, не выдержал и выпалил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гигантский сом, больше человека, проглотил Чжань Ю целиком, а потом приплыл в нашу комнату и хотел съесть меня. Ли Вэй ножом вспорол сому брюхо и спас его!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главарь «Сава-банды» выслушал, не меняясь в лице, и спросил Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И зачем ты связался с дураком?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он говорит правду, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь? Я же говорил, ты не поверишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв, что Ли Вэй нисколько не шутит, главарь дёрнул щекой, на которой перекатился желвак, и равнодушно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я понял. Идите. У меня на родине есть поговорка: «Сапожник чинит только сапоги». В переводе это значит: «Каждый должен заниматься своим делом и не соваться в чужие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я скоро пойду потолкую с «Бандой Лега». Эйджей ранил нескольких человек. Даже если я их прощу, они меня не простят. Понимаешь, о чём я?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пожал плечами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Играйте в свои игры. Желаю приятного общения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он под взглядами толпы бандитских шестёрок свободно покинул каюту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следующий за ним Мацзеэр был невероятно взволнован, его руки и ноги дрожали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боже, я впервые в жизни! Мы прямо как в кино!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве у тебя на родине не было уличных хулиганов и байкеров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В странах к югу от Федерации с общественной безопасностью, как известно, плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр на мгновение опешил, потом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Были. Но наши бандиты обычно не выпендривались. Они занимались этой высокорискованной работой, получали соцпакет, оплату сверхурочных, и у них были нормальные выходные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А, ну да. Разница между «простым работягой» и «Крёстным отцом». Тогда всё ясно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>