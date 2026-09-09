--- v0 (2026-05-23)
+++ v1 (2026-09-09)
@@ -14,1203 +14,1235 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 28. Уборщик на круизном лайнере (7)</w:t>
-[...1151 lines deleted...]
-        <w:t>— Что такое?</w:t>
+        <w:t>Глава 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было сделано, чтобы помешать Мацзеэру действовать заодно с кем-то снаружи и напасть на него исподтишка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр тоже понимал, что Ли Вэй его подозревает, и с горечью сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Клянусь, я говорю правду…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь открылась, и он мгновенно проглотил остаток фразы, напряжённо всматриваясь в тёмный коридор, освещаемый лишь тусклым светом аварийных лампочек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи никого не было, стояла зловещая тишина — даже шум двигателей исчез, словно лайнер остановился посреди моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё лучше, чем если бы оттуда вылезло чудовище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр только выдохнул с облегчением, как Ли Вэй толкнул его вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уверен? Мне кажется, это не лучшая идея!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй обхватил Мацзеэра за плечо, прикрываясь им как щитом, и медленно двинулся по коридору. По пути он сунул Мацзеэру в руку телефон и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Включи мне фонарик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слабый свет осветил крошечное пространство перед ними, оставив на тёмно-красном ковре овальное световое пятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Палуба лайнера была почти прямоугольной, на каждом этаже имелся только один центральный коридор, в конце которого с обеих сторон находились двери, ведущие наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каюты Ли Вэя и Мацзеэра располагались относительно близко к носу, но сейчас они направлялись к корме — туда, откуда, по словам Мацзеэра, доносились звуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С обеих сторон плотно, одна к другой, лепились двери кают — все наглухо закрытые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходя, Ли Вэй убедился, что слева от него, в сторону носа, никого нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, пройдя немного, он вдруг услышал позади себя лёгкий шорох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тихий и осторожный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был звук, который издаёт человек, не видящий дороги и проводящий пальцами по обоям, чтобы определить своё местоположение!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй схватил Мацзеэра за плечо и резко остановился. Мацзеэр уже открыл рот, но Ли Вэй вовремя зажал ему рот рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя несколько мгновений человек позади них заговорил мрачным голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что же вы остановились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был другой уборщик, живший по соседству с ними, по имени Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй медленно большим пальцем поставил пистолет на предохранитель, но Мацзеэра эта внезапная перемена напугала до полусмерти, и он гневно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что, больной? Ночью людей пугать — весело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял телефон, освещая лицо Эдди. Эдди с улыбкой смотрел на них; его бледные щёки были усыпаны веснушками, губы в свете фонарика казались фиолетовыми:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это вы странные. Так поздно, да ещё и света нет — зачем вышли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр на мгновение запнулся, глянул на Ли Вэя рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы слышали, как кто-то стучал в дверь. Это ты стучал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — ответил Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я такими глупостями заниматься не стану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй по выражению его лица понял, что он, скорее всего, говорит правду, но всё равно не ослабил бдительности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В коридоре были звуки беготни и крики. Ты их слышал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не только слышал, но и знаю, кто это был, — сказал Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверху есть матрос по имени Чжан Ю. Он сегодня взял больничный, разве нет? Он и его сосед по каюте — члены банды «Сава». Тот, кто кричал в коридоре, и был его соседом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,275 +1262,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мертвенно-белом свете фонарика на его спине отчётливо виднелась старая, давно загноившаяся с виду ножевая рана. По краям плоть разошлась в стороны, открывая слои мышц, но под ними скрывалось не мясо и не кожа, а чёрно-золотая рыбья чешуя.</w:t>
-[...223 lines deleted...]
-        <w:t>— Ли Вэй, почему ты молчишь?</w:t>
+        <w:t>После некоторого разговора Ли Вэй наконец понял, что все эти сто с лишним членов экипажа разделились на несколько групп в зависимости от своего происхождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По словам Эдди, после масштабной замены персонала на лайнере восемьдесят процентов новых членов экипажа принадлежали к «Банде Сава» и «Банде Лега», потому что они родом из южных стран «Сава» и «Лега».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные были либо старыми членами экипажа во главе с капитаном, либо такими одиночками, как Ли Вэй, которые не примыкали ни к одной из сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эдди тоже был одиночкой, но он любил поболтать. Старший уборщик постоянно ругал его за лень и угрожал урезать зарплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У болтовни были и свои плюсы — по крайней мере, он был в курсе всех новостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чжан Ю пропал ещё днём, — сказал Эдди Ли Вэю и Мацзеэру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его сосед поначалу думал, что тот просто где-то укрылся от ливня, но когда наступила ночь, а он так и не появился, сосед не согласился на поверхностный обыск лайнера, настоял на полномасштабных поисках и упрямо твердил, что Чжан Ю убили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэра передёрнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ничего об этом не знал — сосед Чжан Ю устроил скандал во время ужина, а в то время Ли Вэй спал, а Мацзеэр был занят тем, что сторожил и боялся выходить, так что оба ужинали заранее купленными сэндвичами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь, когда пропажа Чжан Ю получила огласку, сам пропавший лежал в их каюте!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его состояние… нельзя сказать, что он мёртв, но и нормальным его точно не назовёшь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же на теле Чжан Ю была огнестрельная рана, оставленная Ли Вэем. Хотя на то были причины, объяснить это было бы непросто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большинство людей, услышав такую историю, подумали бы: зачем ему, если у вас нет счётов, нападать на тебя посреди ночи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А то, что потом Чжан Ю сожрало сомоподобное чудовище, а Ли Вэй его спас — это вообще звучало невероятно! Даже трёхлетний ребёнок в такое не поверит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С робкой надеждой Мацзеэр спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А они не могут проверить записи с камер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы видеозапись подтвердила, что Чжан Ю напал первым, у Ли Вэя и него было бы пространство для манёвра в общественном мнении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Эдди покачал головой и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Света-то нет. Резервный генератор лайнера питает только навигацию, системы связи и аварийное освещение. Чтобы проверить камеры, нужно дождаться, пока дадут свет… Кстати, сосед Чжан Ю и так уже на взводе, а вы, похоже, нервничаете даже больше него?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Ли Вэя тяжело ёкнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В детстве, наверное, каждый играл в игру, когда светишь фонариком себе в лицо, изображая призрака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас лицо Эдди с его неуместной улыбкой в свете фонарика было похоже на лицо призрака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй невозмутимо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На что ты намекаешь? Я ведь ещё слова не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр тоже понял, что чуть не проговорился, и поспешил исправиться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто испугался. Разве ты не испугался бы, если бы на лайнере пропал свет и пропал член экипажа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он перешёл в нападение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты такой смелый — может, знаешь какие-то подробности о Чжан Ю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,3043 +2190,1875 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он слишком сильно напряг глаза, и Ли Вэй увидел, как круглая радужка с зрачком начала буквально расщепляться пополам. В белке лежали два разных по размеру и форме глаза, словно два желтка в одном яйце. Один был человеческим, другой — рыбьим.</w:t>
-[...2991 lines deleted...]
-        <w:t/>
+        <w:t>На этом разговор зашёл в тупик. Эдди подозревал Ли Вэя и Мацзеэра, а Ли Вэй тоже чувствовал, что с Эдди что-то явно не так, и его слова о том, что Чжан Ю «убили», набросили ещё более мрачную тень на и без того туманную и неясную атмосферу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему сосед Чжан Ю так упорно утверждал, что Чжан Ю не пропал, а мёртв?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, он знал, что Чжан Ю глубокой ночью напал на Ли Вэя, и считал, что Ли Вэй убил его в ответ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он стучал в дверь каюты Ли Вэя, чтобы отомстить за «предположительно убитого» Чжан Ю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в этот момент металлическая дверь в конце коридора распахнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутрь ворвались ураганный ветер и водяные брызги, сопровождаемые беспорядочным шумом шагов. Человек, идущий впереди, держал мощный фонарь и мегафон и, войдя в коридор, сразу закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обыск всего судна! Кто-то пропал! Всем проснуться и сотрудничать с обыском!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это сосед Чжан Ю. Мы зовём его Эйджей, — тихо сказал Эдди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По звучанию имя напоминало название кроссовок, и у Эйджея действительно было лицо, похожее на подошву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его фонарь мог осветить коридор от начала до конца, и Ли Вэй сразу почувствовал, что стало светлее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было ещё не время ложиться спать, и члены экипажа один за другим выходили из кают. Кто-то спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ещё не нашли Чжан Ю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — холодно ответил Эйджей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верхние этажи уже проверили, остался только этот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из членов экипажа недовольно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты думаешь, он мог спрятаться в такой же тесной каюте, как гроб? По-моему, ты сошёл с ума, тратишь столько сил и ресурсов. Чжан Ю тебе сосед по комнате или любовник? Может, он просто не выдержал твоих приставаний и прыгнул за борт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре раздались грязные смешки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лбу Эйджея вздулись вены, и вдруг он выхватил из-за спины кухонный нож и без предупреждения полоснул по члену экипажа, который над ним насмехался, оставив кровавый порез!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чё ржёте?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— рявкнул он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотите пойти против «Банды Сава»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раненый член экипажа, зажимая рану, упал на колени и, крича от боли, выругался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты меня пырнул? Тебе конец, Эйджей!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм, даже если бы ваш главарь из «Банды Лега» сказал это, я бы и то не испугался, а ты тем более.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эйджей усмехнулся, взмахнул рукой и приказал людям позади себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обыскать! Проверить каждую каюту! Неужели они посмели убить Чжан Ю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре начался хаос. Члены «Банды Сава» с холодным оружием подавляли безоружных остальных, без стука распахивали двери кают и врывались внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр от напряжения вспотел, вцепился в край одежды Ли Вэя и тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что теперь делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока те, кто впереди, ещё не закончили проверку, Ли Вэй быстро вернулся в свою каюту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он проверил состояние Чжан Ю и сказал Мацзеэру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Одень его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр опешил и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я не хочу, чтобы меня считали извращенцем, который раздевает людей без причины, — холодно сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, пока Мацзеэр был занят, он взял чемодан, вышел в шумный коридор, опустился на одно колено на ковёр и быстро достал снайперскую винтовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр случайно обернулся и увидел это:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Твою мать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего собрался делать?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На Востоке есть старая поговорка: чтобы схватить разбойников, сначала лови главаря, — сказал Ли Вэй, меняя прицел на ночной с низким увеличением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эйджей не в себе. Он резал людей без колебаний, и на ноже была кровь. Думаю, сегодня он пускал его в ход не один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… ты хочешь его убить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— голос Мацзеэра сорвался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И откуда у тебя эта винтовка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй проигнорировал его второй вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не собираюсь его убивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него было только две причины доставать снайперскую винтовку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая: у снайперской винтовки больше сдерживающий эффект, чем у пистолета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторая: если подойти к Эйджей вплотную, начнётся хаос, а в условиях низкой освещённости на расстоянии более пятидесяти метров он попадёт точнее из снайперской винтовки с ночным прицелом, чем из пистолета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, чтобы нанести точное ранение, не убив цель, требуется очень и очень тонкая работа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Твоя пуля прошла сквозь мышцы того кабана, не задев внутренности и кости, — сказал отец Ли Вэя маленькому Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И звери, и люди, если они могут выжить в дикой природе, обязательно будут сильными. Несмертельные раны в конце концов заживут. Поэтому в следующий раз целись в жизненно важные точки.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не попасть в ключевые органы, Эйджей не умрёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй собирался прострелить ему голень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эйджей стоял спиной к Ли Вэю перед дверью каюты в конце коридора. Красная точка лазерного целеуказателя бесшумно появилась за его спиной, медленно, миллиметр за миллиметром, перемещаясь, но никто этого не замечал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло около десяти секунд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>