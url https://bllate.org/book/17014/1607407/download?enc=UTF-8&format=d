--- v0 (2026-05-23)
+++ v1 (2026-09-11)
@@ -14,4003 +14,3795 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 27. Уборщик на круизном лайнере (6)</w:t>
-[...3951 lines deleted...]
-        <w:t/>
+        <w:t>Глава 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отказался: «Я хочу оставить его у себя, чтобы ещё немного понаблюдать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сфотографировал тушу сома, затем вместе с Мацзеэром поднял её и выбросил в бурлящее море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда сом упал в воду, Ли Вэй, не обращая внимания на ливень, высунулся за борт и взглянул вниз. Ему показалось, что океан глубок и непредсказуем, волны вздымались и опадали, а чёрные валы вдалеке были словно декорации к какому-то фальшивому спектаклю. За той занавесью скрывались бесчисленные тёмные, не поддававшиеся описанию вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в каюту, Ли Вэй зашёл в ванную, умылся, но не переоделся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его куртка и рубашка давно промокли насквозь, однако на улице лил такой сильный дождь, что в любой момент могло понадобиться выйти, и переодеваться было бесполезно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него было желание снять куртку, выжать её и повесить сушиться, но, заметив, насколько прозрачной стала мокрая белая рубашка, он, оценив обстановку, решил отказаться от этой затеи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, на горле Ли Вэя остались следы от удушения сомом, которые к тому же распухли и покраснели, выглядели довольно пугающе… и неописуемо странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй долго разглядывал себя в зеркало, понял, что воротник рубашки всё равно не скроет эти следы, и махнул на это рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он более-менее привёл себя в порядок, то достал телефон и позвонил Драйтону. Сначала он хотел сделать голосовой вызов, но из-за того, что пальцы заледенели, сенсорный экран стал плохо реагировать, и кнопка голосового вызова не сработала дважды, зато загорелась кнопка видеозвонка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, раз в Том мире есть вайфай, почему бы не воспользоваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звонок приняли мгновенно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй услышал на том конце шум винтов вертолёта. Он убавил громкость, вставил один наушник и с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем ты занимаешься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Работаю, — коротко ответил Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы расследуем компанию «Звёздный свод», полиция не может получить ордер на обыск, поэтому мне приходится прибегать к некоторым нестандартным методам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стоял на асфальтированной дороге в каком-то отдалённом районе, дорогие ботинки утопали в грязи, адъютант позади держал над ним чёрный зонт, над головой кружили три вертолёта под мелким зимним дождём, а неподалёку то и дело раздавались выстрелы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытаращил глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы начали войну с портовой мафией?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже знаешь, что компания «Звёздный свод» и западная мафия — одна шайка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До войны ещё далеко, я просто хочу пригласить председателя совета директоров этой компании на беседу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разговаривая с Ли Вэем, он не сводил глаз с поля боя впереди. Когда боевые вертолёты загнали несколько внедорожников, принадлежащих круизной компании и мафии, в тупик у моста, он наконец опустил голову и уставился на экран телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут Драйтон слегка опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было странное ощущение: собеседник вроде бы одет, но не знаешь, куда смотреть, и куда бы ни упал взгляд, кажется, что это невежливо… крайне редкое чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беспокойство в сердце Драйтона внезапно стало ещё сильнее — Ли Вэй был сильным и стойким человеком, в этом не было сомнений, но он, казалось, умудрялся впутываться в неприятности в те моменты, когда за ним никто не следил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно лев, выпущенный на волю в опасной дикой природе. Ты думаешь, что он способен защитить себя, и он действительно живёт вольно, но сегодня он дразнит ядовитую змею, завтра сражается с волчьей стаей… Сначала ты не обращаешь внимания, но постепенно замечаешь, что на его теле каждый день появляются новые раны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром, когда Ли Вэй разговаривал с генеральным директором «Звёздного свода» Фудзиварой Рюити, Драйтон был занят организацией людей для окружения логова злого духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, несмотря на то, что угрозы Фудзивары Рюити были отвратительны, и в них проскальзывали слова «убийца, гомосексуалист, ублюдок», которые хотя и были разрозненными, но имели чётких адресатов, Драйтон не смог выкроить время, чтобы спросить Ли Вэя, как тот собирается решать эту проблему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он верил, что Ли Вэй в ближайшее время не растеряется, и представлял себе множество вариантов развития событий, но среди них не было — и не должно было быть — того, что он видел сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фудзивара Рюити напал на тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон сам не заметил, как его тон и взгляд стали мрачнее обычного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адъютант позади почувствовал холодок и невольно дрогнул рукой, державшей зонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фудзивара Рюити? Я не уверен, что это он…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй на полуслове понял, на что намекает Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, ты про рану на моей шее?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он дотронулся до воспалённого места и, зашипев от боли, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы это сделал Фудзивара Рюити, тебе стоило бы проверить записи о смертях его бывших любовниц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране молодой человек в мокрой одежде, словно только что вытащенный из воды, сидел на раковине, прислонившись спиной к зеркалу. На его красивом, словно высеченном из камня лице постепенно проступала улыбка, полная насмешки и над Фудзиварой Рюити, и над Драйтоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно эта небрежная, почти высокомерная улыбка заставляла других думать, что с ним никогда не случалось ничего серьёзного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него ещё хватило настроения спросить Драйтона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты подумал? Что, по-твоему, он со мной сделал? Скажи, Драйтон, я хочу послушать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон рассердился, ему не нравилось шутить о возможных страданиях других:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты называешь меня полным именем только когда злишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй изобразил разочарование, послушно сполз с раковины и, прислонившись к стене, рассказал Драйтону о том, что случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудовищный сом, выживший член экипажа из его брюха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон на мгновение задумался, затем сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже есть информация для тебя — Фудзивара Рюити стал злым духом, но официально он не умер. Компания «Звёздный свод» по-прежнему под его контролем. Несколько лидеров туристической индустрии, сотрудничавших с ним, говорят, что Фудзивара Рюити своевременно отвечает на рабочие письма, работает удалённо, а иногда они устраивают онлайн-встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что на этом корабле такой быстрый вайфай, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, это одна из проблем. Связь между Тем миром и реальным миром не должна быть настолько бесперебойной, — сказал Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Управление безопасности пока не обладает такой технологией, злые духи тоже не могут, но это владения злого духа, которые вот-вот рухнут, где «мир снаружи и мир внутри сливаются». Поэтому Фудзивара Рюити может одновременно находиться в открытом море и удалённо поддерживать работу компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй внезапно кое-что понял и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы можете отследить сеть лайнера и найти местонахождение «Глубокого синего чуда»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Конечно, можем. Теоретически, вертолёты уже сделали над твоей головой больше десятка кругов под дождём, — с досадой сказал Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но он не видит тебя. Ты его видишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это означало, что между Тем миром и реальностью всё ещё существует барьер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вторая проблема, — продолжил Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Партнёры Фудзивары Рюити говорят, что раз в полгода он исчезает примерно на неделю. Он объясняет это тем, что мирская суета отвлекает, и ему нужно уединиться для успокоения духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В эту неделю даже председатель совета директоров «Звёздного свода» не может с ним связаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уединиться для успокоения духа? Чушь собачья, — не поверил ни единому слову Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели сеть Того мира раз в полгода отключается на неделю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон: «Я не уверен, но тебе, вероятно, нужно быть готовым к отключению связи в любой момент».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё было слишком сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боеприпасы ограничены, связь неудобна, враги со всех сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал: «Если ничего не выйдет, я пойду и пересплю с Фудзиварой Рюити. По крайней мере, это лучше, чем быть съеденным заживо сомом-монстром».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон пристально посмотрел на него сквозь экран: «Тебе стоит иметь немного веры в себя и в меня, мистер Ли Вэй. Мы обязательно найдём слабость Фудзивары Рюити до того, как это случится».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив разговор, дождь всё лил. По корабельному радио объявили, что погода плохая, все мероприятия во второй половине дня отменяются, персонал также может вернуться в каюты отдыхать. Поэтому Ли Вэй переоделся, лёг в кровать и вздремнул несколько часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он не восполнил нехватку сна, его мозг вот-вот бы отказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Около десяти часов вечера Ли Вэй открыл глаза и обнаружил, что свет в каюте выключен, а за иллюминатором тоже непроглядная тьма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он по привычке проверил пистолет под подушкой и собрался встать, но почувствовал, что кто-то смотрит на него сбоку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повернув голову, он увидел, что его сосед Мацзеэр, сжимая в руках нож, стоит у его кровати, точно в той же позе, что и Чжан Ю, проникший в спальню, чтобы напасть на него той ночью!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 26. Уборщик на лайнере (5) (Сдвоенная дополнительная глава, благодарность Севальосу за глубокое погружение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй едва не задохнулся от неожиданности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нисколько не подозревал Мацзеэра. Тот казался совершенно обычным мужчиной средних лет, робким, боящимся крови. Единственное, что стоило упомянуть в его жизни, — это то, что он вместе с несколькими братьями из деревни нелегально перебрался в Федерацию с юга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они работали вместе, Мацзеэр иногда рассказывал о своём прошлом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не говорил прямо, что приехал нелегально, но дал Ли Вэю понять, что не собирается оставаться в Федерации навсегда. Такие незначительные люди, как они, обычно зарабатывают деньги на работе и возвращаются домой. Ему нравилось процветание большого города, но он не мог забыть роскошные дома, хаотичные улицы, шумные праздники и знакомую еду на родине…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал, что сначала не собирался ехать на север, но его брата во время нелегального перехода схватил ненадёжный контрабандист, который изнасиловал его и требовал выкуп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр не мог заплатить выкуп, поэтому, прекрасно понимая, насколько опасен этот путь, он всё равно отправился через пустыню ради денег и ради спасения жизни брата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал о краже и грабеже, однажды вместе с двумя земляками ворвался в дом одного федерала и забрал еду и кошелёк, лежавшие на видном месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда земляки попытались угнать машину, Мацзеэр испугался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был именно таким никчёмным человеком, способным на решительные действия только в безвыходной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сказал Ли Вэю, что город N — редкое хорошее место, с красивыми пейзажами, приятным климатом, зимой не холодно, летом не жарко. Федералы богаты, дают щедрые чаевые, порядок лучше, чем на юге. Но здешние люди ради забавы могут прицелиться из дробовика в нелегального мигранта на границе, словно те не люди, а незарегистрированные кошки или собаки, забредшие в их двор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Федерация никогда не была его домом, когда он заработает денег, он вернётся домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждое слово шло от сердца, искренне и проникновенно. Мацзеэр даже окольными путями, на примере своей жизни, предостерегал Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человеческое сердце коварно. Вместо того чтобы ради денег путаться с таким высокомерным представителем высшего света, как Фудзивара Рюити, лучше встать на ноги и найти надёжную работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, позже, когда Ли Вэй на его глазах вытащил пистолет и подробно объяснил, как удалять пятна крови с помощью солёной воды и соды, он больше так не думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Откуда ему было знать, кто на кого положил глаз — Ли Вэй на Фудзивару Рюити или наоборот?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не обычные знания для уборщика?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И не используй горячую воду, она сворачивает белок в крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёртовы знания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тоже уборщик, откуда ему это знать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короче говоря, у Мацзеэра было мало идей и мало хитрости. Ли Вэй почти считал его своим человеком, и перед сном даже попросил постеречь дверь, чтобы никто не вошёл с ключом от стойки регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что он будет стоять у кровати с ножом?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого у Ли Вэя кровь в жилах похолодела. Он мгновенно выхватил пистолет и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданно Мацзеэр заикаясь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я, я боюсь… В каюте сломался свет, старший механик сказал, что это из-за погоды, на ремонт нужно время, но Чжан Ю всё ещё в нашей комнате…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, в его голосе даже послышались слёзы. Ли Вэй увидел, как он вытер лицо рукавом, то ли вытирая слёзы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто хотел взять нож для защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй недоверчиво спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но зачем ты стоял у моей кровати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что я хотел тебя разбудить, — с отчаянием сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только что снаружи был шум, я так испугался, что не справлюсь, и собирался позвать тебя по имени, как тут ты проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взял пистолет, слез с кровати, велел Мацзеэру идти впереди, и они один за другим подошли к двери каюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затаив дыхание и прислушавшись некоторое время, Ли Вэй спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты услышал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, кто-то громко кричал, бегал по коридору, а потом постучал в нашу дверь, — сказал Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спросил, кто это, он не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй прижал Мацзеэра к дверной панели и, держась за него, взялся за ручку двери.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>