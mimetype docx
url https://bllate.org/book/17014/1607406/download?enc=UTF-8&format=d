--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,4211 +14,3539 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 26. Уборщик на круизном лайнере (5)</w:t>
-[...4159 lines deleted...]
-        <w:t>У Маджера ладони вспотели от напряжения. Он вцепился в край одежды Ли Вэя и тихо спросил:</w:t>
+        <w:t>Глава 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан застыл, а спустя несколько мгновений закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Успокойся!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спокоен, — Ли Вэй одной рукой придерживал его за плечо, а дуло пистолета придвинул ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, наверное, не знаешь, но ещё подростком я носил клеймо убийцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи мне, какую сделку вы заключили с Фудзиварой Рюичи? Зачем Чжан Ю напал на меня? Говори быстро!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бум!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— молния толщиной с ведро расколола тёмную, как тушь, поверхность моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собирался дождь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан был в отчаянии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фудзивара Рюичи… он мой начальник! Между нами, конечно, только трудовые отношения! А что до Чжан Ю, я вспомнил, Чжан Ю… это тот долговязый матрос, у него очень старая мать. Я сказал ему: если ты хоть как-то сможешь угодить какому-нибудь богатому пассажиру, то золото, которое просочится у того между пальцев, хватит тебе на хорошую жизнь до самой смерти… Я сказал только это! Больше ничего, клянусь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А где он сам?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй прижал капитана к борту, наполовину свесив его тело наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда Чжан Ю отпросился сегодня?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю! Не знаю! Не знаю!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан повторил трижды, раскаты грома заглушили его крик. Ливень обрушился водопадом, в мгновение ока накрыв Ли Вэя с головой. Волосы прилипли к щекам, янтарно-зелёные глаза горели пугающим светом, промокшая одежда облепила стройное и сильное тело — он совсем не походил на того ребёнка, которого когда-то могли прижимать лицом в грязь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты ничего не знаешь, зачем мне оставлять тебя в живых?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан, дрожа, повис на борту. Он чувствовал: Ли Вэй действительно способен убить, это совсем не то же самое, что те крикливые юнцы на словах… и вдобавок как раз началась гроза — никто не услышит шума и не придёт его спасать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пощади меня, я открою тебе тайну! Ваши контракты с компанией не имеют юридической силы! Мацзеэр, Чжан Ю, ты, остальные новые матросы — вы либо нелегалы, проникшие в Федерацию, либо у вас нет морских удостоверений. Ваше плавание на корабле незаконно! Компания не обязана платить вам зарплату, сколько бы ни было написано в контракте — вы всё равно ничего не получите!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Загадка, мучившая матросов перед отплытием, когда они спрашивали о подлинности контрактов в порту, разрешилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цифры зарплаты в контракте были очень высокими, все обрадовались, не веря своему счастью, и после заверений капитана и остальных гурьбой взошли на корабль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зная, что они — всего лишь самая дешёвая бесплатная рабочая сила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был удивлён, но не сильно. Люди всегда думают, что чем процветает компания, тем она щедрее, но не знают: чем кто-то богаче, тем он скупее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но что ему давало знание этого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разоблачило ли бы обман компании «Звёздный Свод» в отношении низов общества, помогло ли бы навредить Фудзиваре Рюичи, уже ставшему злым духом, и тем самым разрушить Изнанку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вряд ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подозревал, что Фудзивару Рюичи это совершенно не волнует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же водорослевый человек, напавший на кречета, до сих пор не появился, матрос Чжан Ю исчез, в Западном порту то и дело «водились привидения», происходили «убийства без жертв», но не было массовых заявлений в полицию от родственников пропавших, затянутых в Изнанку…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй размышлял, как вдруг услышал, как капитан удивлённо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А это что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождь всё лил, крупные капли ударялись о палубу, отскакивали, рассыпаясь туманной дымкой, видимость была крайне низкой. Ли Вэй вытер с лица дождевую воду, прищурился и увидел, как по палубе ползёт нечто, похожее на человека…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем нырнуло в коридор первого этажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все шестеро уборщиков, включая Ли Вэя, жили на первом этаже. За два дня Ли Вэй успел завести с коллегами мимолётное приятельство. Он тут же убрал пистолет и сказал капитану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ради твоего же блага, никому не рассказывай об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого поспешно спустился на первый этаж на внутреннем лифте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он ступил в коридор, как из его собственной каюты донёсся крик соседа Мацзеэра:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за хрень… Как ты сюда попал?! Пошёл вон! Пошёл вон! Спасите!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед кроватью стояло существо, длиннее взрослого человека, похожее на сома. Оно цеплялось за край койки двумя плавниками и пыталось заползти на Мацзеэра!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр сжался в комок, схватил книгу, лежавшую под рукой, и принялся отгонять тварь. В ответ на эту жалкую атаку «сом» уставился на него чёрно-белыми рыбьими глазами, раздвинул пухлые розовые губы и осклабился совершенно по-человечески, с простодушной улыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр от страха чуть не выкатил глаза, и как раз когда вопль готов был вырваться из горла, Ли Вэй схватил чемодан и с грохотом опустил его на рыбью голову!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не давая рыбе опомниться, он перехватил ручку и ударил снова, под другим углом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бам-бам», — рыбья голова издала приятный звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сом медленно развернулся. Ли Вэй заметил, что его плавники, как человеческие руки, разделены на пять лопастей, усики на щеках хлестали из стороны в сторону, а движение рта напоминало жующего старика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Миг спустя сом снова раздвинул губы, обнажив плотные ряды — больше тысячи зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр сжался на койке и крикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, берегись!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не уберёгся! Сработал эффект «зловещей долины»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю показалось, что он видит добрую старушку с тысячей зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воображаемая картина заставила его страдальчески закрыть глаза, и в тот миг, когда сом ринулся на него, он, не в силах терпеть, выхватил пистолет прямо на глазах у Мацзеэра!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глава 25. Уборщик на круизном лайнере (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Патронов было мало, Ли Вэй не смел тратить их зря. Он долго и осторожно прицеливался, прежде чем выстрелить примерно в то место, где у сома-духа должна была находиться грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как раз в этот момент корабль сильно качнуло. Ли Вэй потерял равновесие, и пуля, скользнув по глазу сома, ушла рикошетом в диван!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под действием инерции он, шатаясь, повалился назад. Сом улучил момент и бросился вперёд, мокрыми, скользкими, пропахшими морем плавниками вцепившись в руки Ли Вэя. Отчего-то на плоской рыбьей морде Ли Вэй прочёл ярость. Сом разинул пасть — зубы торчали, как щетинки щётки, а ротовая полость была кроваво-алой и нежной, словно сашими на тарелке, отчего даже мог пробудиться аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Ли Вэй чувствовал, что в ближайший месяц не сможет есть рыбу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с трудом поднял пистолет, нацелив его в разверстую пасть сома. Тот плавниками боролся с ним за оружие, одновременно вытягивая длинные тонкие усы, чтобы обвить шею Ли Вэя, и пытаясь засунуть другие, ещё более мелкие щупальца ему в нос, рот и уши —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В решающий момент Ли Вэй кое-как указательным пальцем нажал на спусковой крючок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело сома дёрнулось и рухнуло на пол, хвост заколотил по дивану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, увлекаемый усами, вынужденно наклонился, сначала врезавшись головой в дверь туалета, а затем покатившись к противоположному шкафу. Он чувствовал себя кеглей для боулинга, крутящейся в узком жёлобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тяжело дышал. Не успевая встать, лёжа на боку, он поднял руки над головой и выстрелил сому в пасть ещё раз!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С грохотом сома швырнуло о стену с иллюминатором. Жабры быстро раскрылись и закрылись несколько раз, дыхание замедлилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй же едва не отправился прямо к прабабушке от удушья!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах потемнело, пистолет выпал, некогда было его поднимать. Дрожащими руками он кое-как стащил с шеи опутавшие его усы, лицо было залито прозрачной жидкостью — то ли дождевой водой, то ли слезами от боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло полминуты, может, минута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй перевернулся, убрал руку от горла, шатаясь, опёрся о шкаф и поднялся. Он подобрал пистолет, вытащил магазин, проверил количество патронов. Убедившись, что у него осталось 11+15 (новый магазин) = 26 зарядов, он засунул оружие обратно в кобуру на поясе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, не говоря ни слова, подошёл к сому, раздвинул ему пасть и заглянул внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сосед Мацзеэр был потрясён!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу он принимал Ли Вэя за богатого бездельника, который решил попробовать жизнь простых людей. Потом решил, что этот господинчик, сам напросившись на конфликт с Фудзиварой Рюичи, слишком наивен и недальновиден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот только сейчас он понял, что наивным и недальновидным был он сам…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вцепившись в уголок одеяла, словно белка, проснувшаяся зимой и увидевшая, как у её норы дерутся медведь и тигр, он дрожащим голосом спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… что ты делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, Ли Вэй не ответит, но тот оказался более разговорчивым, чем ожидалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не уверен, не показалось ли мне…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй нахмурился, глядя на сома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда он бросился на меня, мне показалось, что у него во рту человеческое лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр почистил уши, сомневаясь, что ослышался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чьё лицо???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человеческое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда сом распахнул пасть перед Ли Вэем, словно приглашая проверить мазок, Ли Вэй неизбежно увидел вблизи его вонючую ротовую полость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыбий рот не похож на человеческий — это длинная трубчатая структура. Ли Вэй заметил в пищеводе какой-то предмет. Сначала он подумал, что это другая рыба, которую сом проглотил, но когда от удушья у него поплыло перед глазами, на миг его осенило — он понял, что… это человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то застрял в рыбьем брюхе и смотрел наружу через рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв смысл сказанного Ли Вэем, Мацзеэр резко вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему хотелось накрыться одеялом с головой. Прижавшись к переборке, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это чудовище съело человека?! Что нам делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, прижав ладонь ко лбу, задумался на мгновение и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть нож?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Н-нет, — заикаясь, ответил Мацзеэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перед посадкой был досмотр, колющие и режущие предметы запрещены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнеся это, он невольно покосился на пистолет, заткнутый за пояс Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неладно! Тут у нас преступник вне закона, рыба, проскользнувшая сквозь сеть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй присел рядом с сомом и вздохнул. Мацзеэр, лихорадочно соображая, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, есть ещё кое-что… Дай подумать… А! Кинжал, который оставил тот человек, напавший на тебя прошлой ночью!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вспомнил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матрос Чжан Ю принёс короткий кинжал, но после того, как в него выстрелили, забрать его не смог. Сейчас этот кинжал лежал в ящике шкафа у Мацзеэра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за морской болезни и удушья Ли Вэй чуть было не забыл об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он решил сделать сому кесарево сечение и посмотреть, что у него внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав план Ли Вэя, Мацзеэр выказал сильное отвращение и страх, совершенно не желая наблюдать, но Ли Вэю было не справиться в одиночку, так что в конце концов, под давлением соседа-бандита, тот стал его помощником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Четверть часа спустя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сом с распоротым брюхом лежал на палубе. Мацзеэр, остолбенев, смотрел на открывшееся зрелище, а через несколько секунд, хватаясь за стены, влетел в туалет и с воплем вырвал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй остался на месте и извлёк из брюха сома тело матроса Чжан Ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Строго говоря, это зрелище было скорее жутким, чем кровавым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что из разреза на животе сома вытекло не так много крови, а самая серьёзная рана на Чжан Ю была от пули, которую оставил ему Ли Вэй. В остальном он выглядел почти неповреждённым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он лежал с закрытыми глазами, дыхание было ровным, он был совершенно гол, кожа влажная, с морщинами, какие появляются после долгого пребывания в воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй попытался разбудить его, несколько раз похлопал по щекам, но безуспешно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время сосед Мацзеэр вышел из туалета, выглядя даже более слабым, чем Чжан Ю. Прислонившись к дверному косяку, он спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,3811 +3566,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока люди впереди ещё не дошли до них, Ли Вэй быстро отступил назад в свою каюту.</w:t>
-[...3759 lines deleted...]
-        <w:t/>
+        <w:t>Он уже превратился в эхо Ли Вэя — что тот скажет, то он и сделает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй быстро принял решение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала перенесём Чжан Ю на диван, а потом выбросим тушу этой рыбы в море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мацзеэр с опаской покосился на Чжан Ю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не отвести его в его собственную каюту?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>