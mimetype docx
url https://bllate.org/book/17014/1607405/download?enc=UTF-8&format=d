--- v0 (2026-05-23)
+++ v1 (2026-09-09)
@@ -14,4291 +14,3891 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 25. Уборщик на круизном лайнере (4)</w:t>
-[...4239 lines deleted...]
-        <w:t/>
+        <w:t>Глава 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон: ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Глава 24. Уборщик на круизном лайнере (3) (бонус за 10 000 единиц питательного раствора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трудно сказать, не вдохновили ли Ли Вэя бесчисленные романы в жанре «бесконечных потоков» с элементами «подставы», где главный герой, едва завидев подозрительного босса подземелья, первым делом порывается испытать удачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, возможно, дело было в том, что богатые туристы на этом корабле выглядели до ужаса шаблонно — точь-в-точь сошли с экранов бесчисленных фильмов: классические бесчеловечные капиталисты, которые не прочь поплескаться в бассейне с красотками, прижать к себе красавчика на берегу, ничего не умеют делать, но в эксплуатации — первые, и все их мысли только о том, как бы их ещё более заслуженно вздёрнули на фонарный столб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому в тот миг, когда к нему подошёл Фудзивара Рюичи, назвавшийся генеральным директором «Звёздного Свода», Ли Вэй невольно вспомнил «Пятьдесят оттенков серого», «С широко закрытыми глазами», «Непристойное предложение»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, учитывая, что это была Изнанка, истинное развитие событий могло оказаться и в духе «Ганнибала»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с «Ганнибалом» герои предыдущих фильмов хотя бы оставались в живых!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этой точки зрения, фраза «соблазняю», которую Ли Вэй отправил Драйтону, была не просто шуткой, чтобы подколоть начальника, но и его искренним пожеланием «прекрасного» будущего…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убирая телефон, он словно невзначай нажал кнопку вызова, а затем сунул экраном внутрь в карман куртки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь оставалось лишь положиться на волю случая — сможет ли Бюро безопасности уловить полезную информацию из его разговора с Фудзиварой Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи был человеком учтивым. Слегка склонившись, он сделал приглашающий жест и вежливо сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте поговорим на палубе. Вы меня очень заинтересовали, господин Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, он скользнул по телу Ли Вэя холодным взглядом, словно двумя рентгеновскими лучами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от похотливых или алчных взглядов, с которыми Ли Вэю доводилось сталкиваться раньше, ему показалось, что в глазах Фудзивары Рюичи он был не столько живым человеком, сколько красивой вазой или прекрасной картиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я видел контракт, который вы заключили с нашей компанией, — сказал Фудзивара Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы — уборщик мест преступлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорит о служебной книжке Изнанки!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, Фудзивара Рюичи точно был злым духом! Он — хозяин Изнанки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мысли Ли Вэя лихорадочно заметались, но он сделал настороженное лицо и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Контракт? Но я никогда не подавал заявку на работу в круизной компании. Честно говоря, я сам не знаю, как оказался на борту. Вы уж не вызывайте полицию и, пожалуйста, не выбрасывайте меня за борт — я слышал, некоторые так поступают с безбилетниками. Я готов доплатить за билет, а как вернёмся на сушу — сразу уйду и не буду вас беспокоить…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он притворялся обычным человеком, случайно попавшим в Изнанку и ничего не знающим о злых духах. Фудзивара Рюичи прервал его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет, вы не так поняли. Я не это имел в виду. «Звёздный Свод»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— законная компания, и мы никогда не применяем самосуд к тем, кто совершил ошибку ненамеренно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот бледный и худой топ-менеджер растянул губы в улыбке, дружелюбно глядя на Ли Вэя, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я могу заключить с вами официальный трудовой договор. Мы не только не возьмём с вас денег, но и будем платить вам зарплату. Вам нравится жизнь на корабле? Как вы отдохнули прошлой ночью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вспомнил нападение ранним утром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знает ли Фудзивара Рюичи об этом? Не он ли подослал нападавшего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь довольно неплохо, — неискренне сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только слишком мрачно. Погода мрачная, и люди мрачные — я имею в виду настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи вышел на палубу, повернулся спиной к Ли Вэю и, глядя на бескрайнее море, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же считаю, что воздух в море гораздо лучше, чем на суше. Людей меньше — значит, и желаний меньше. Знаете, господин Ли? Я умею улавливать запахи самых разных желаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он втянул носом воздух и указал на нижнюю палубу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Например, они. Они жаждут денег, до безумия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А некоторые любят красивых людей, особенно чистых, утончённых, полных жизненной силы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи развернулся, подошёл к Ли Вэю и многозначительно похлопал его по плечу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэя передёрнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что касается вас… ваш запах довольно специфический. Я долго его разбирал, — сказал Фудзивара Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ждёте любви, но и боитесь её. Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вдруг схватил Ли Вэя за запястье, наклонился и жадно втянул запах. Ли Вэй едва удержался, чтобы рефлекторно не вскинуть ногу и не разбить ему коленом нос в кровь, но Фудзивара Рюичи был извращенцем относительно сдержанным и быстро отпустил руку, бормоча себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Сын убийцы, гомосексуалиста и ублюдка»… Что это значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Ли Вэя сузились. В голове молнией пронеслась давняя сцена, которую он считал забытой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*«Сын убийцы, гомосексуалиста и ублюдка — противный!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— группа детей, смеясь, окружила маленького Ли Вэя, распевая дразнилку. Кто-то без предупреждения толкнул его на землю, прижал головой в грязную лужу и с невинным любопытством спросил: «Ты на уроках фантазируешь, как убить мистера Винсента, а потом встаёшь член на его труп? Он ведь твой любимый тип?» Грязная вода заливалась в нос и рот, воздух в лёгких становился всё разреженнее, в ушах гудело. «Надо раздеть Рака Ли Вэя, привязать ему к глазам фотку Мэрилин Монро и не отпускать, пока он не отсосёт — может, так вылечим его дурную привычку…»*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фудзивара Рюичи изобразил на лице фальшивую улыбку и участливо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С вами всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Картины прошлого исчезли. Будучи уже взрослым, Ли Вэй давно не позволял событиям юности влиять на себя. Он крепко вцепился в поручень и спокойно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня укачивает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйтесь. Человек — существо с высокой способностью к адаптации. Морская болезнь скоро пройдёт, — сказал Фудзивара Рюичи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы согласны принять предложение о работе, которое я вам делаю? Ведь я чувствую: помимо любви, вы жаждете и многих мирских вещей — например, денег, положения, власти… Всё это компания «Звёздный Свод» может вам дать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задал встречный вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что я должен буду отдать взамен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы — уборщик мест преступлений. Я хочу, чтобы вы поддерживали чистоту и спокойствие на этом корабле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фудзивара Рюичи наконец перешёл к сути: — Заметили ли вы, что на этом судне словно таится тёмная сила?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самая тёмная сила — это ты сам?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал про себя, не понимая, в какую игру тот играет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если вы сможете защитить себя и выполнить два вышеуказанных пункта, чтобы туристы хорошо провели отпуск… то через полгода, когда мы вернёмся, «Звёздный Свод» выполнит любые ваши требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив, Фудзивара Рюичи сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если же вы поймёте, что не справляетесь, не стоит слишком беспокоиться. Вы можете обратиться за помощью к любому пассажиру. Но в таком случае вам, вероятно, придётся заплатить определённую цену — например, своей внешностью или телом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Удачи вам, господин Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он направился обратно в каюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй крикнул ему вслед:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу работать! Отпустите меня домой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж представился случай, обратно пути точно нет. Наслаждайтесь поездкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй показал ему вслед средний палец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, на этот раз злой дух был из тех, кто получает удовольствие от чужих страданий. Вместо того чтобы принуждать Ли Вэя силой, они хотели увидеть, как он сам, сломленный, будет умолять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ничего, он понимает. Богатые люди уже перепробовали все обычные развлечения, поэтому у них неизбежно появляются самые разные причуды… Вот же гадство, до чего же странные!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь у него пули, он бы сегодня же отправил Фудзивару Рюичи на переправу через Трёхпутье!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волны в море становились всё выше, тяжёлые тучи, казалось, вот-вот обрушатся вниз. Ли Вэй, держась за поручни, вернулся в ресторан и почувствовал, что взгляды пассажиров, обращённые на него, снова изменились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От простого интереса… они превратились в какую-то хищную, самоуверенную жажду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, Фудзивара Рюичи уже успел с ними переговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, эти богатеи даже открыли между собой тотализатор, делая ставки на то, к кому Ли Вэй обратится за помощью первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, не зря говорят: капиталисты, ставшие злыми духами, умеют развлекаться куда изощрённее обычных людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй холодно усмехнулся и позвал своего соседа Маджера уходить. Маджер почувствовал перемену в атмосфере, но не понимал, в чём дело. Его смуглое простое лицо омрачилось тревогой, он то и дело смотрел на Ли Вэя, словно хотел что-то сказать, но не решался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром, убираясь, Ли Вэй заново обдумал всю имеющуюся на данный момент информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Круизный лайнер «Глубокое Синее Чудо» принадлежит компании «Звёздный Свод». Генеральный директор «Звёздного Свода» Фудзивара Рюичи — один из злых духов этого рушащегося мира Изнанки. Он сказал Ли Вэю, что на корабле есть «тёмная сила»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— скорее всего, имея в виду того, кто напал на Ли Вэя в каюте прошлой ночью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Был ли этот человек подчинённым Фудзивары Рюичи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй считал, что нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, тот тип был довольно слабым, по силе примерно как обычный офисный работник, сидящий целыми днями перед компьютером, — где-то 0,3 от силы злого духа Джули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-вторых, Фудзивара Рюичи и остальные пассажиры явно наблюдали за происходящим как за не имеющим к ним отношения зрелищем. Если бы этот человек был подчинённым Фудзивары Рюичи, а нападение — срежиссированным им сценарием, то удовольствия было бы гораздо меньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, этот ночной нападавший, скорее всего, был просто обычным членом экипажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так кто же он всё-таки? И почему он нацелился именно на Ли Вэя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй нашёл нескольких других уборщиков и спросил напрямую:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-нибудь сегодня брал отгул по болезни или из-за травмы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старший группы уборщиков задумался на мгновение и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, есть один. Моряк по имени Чжан Юй… А зачем тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочу навестить его. Где он живёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работал Ли Вэй быстро и качественно, старший его ценил, поэтому без колебаний назвал номер комнаты моряка Чжан Юя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подошёл к двери каюты Чжан Юя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он постучал, не называя себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не проблема. Ли Вэй просто отпер замок ключом, украденным у администратора. Взору предстала знакомая планировка. Верхняя койка из двухъярусной кровати принадлежала Чжан Юю. Ли Вэй подошёл и увидел на простыне явные следы крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но самого Чжан Юя не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он получил огнестрельное ранение, вернулся отдохнуть на пол ночи, попросил соседа передать, что берёт больничный, а потом исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй осмотрел его койку и шкаф, но информации получил немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжан Юй был беден. Он экономил на всём, не выбрасывал одежду, даже когда она почти протиралась до дыр, а телефон, спрятанный под подушкой, был старой раскладушкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой телефон не подключался к вайфаю. В локальной памяти сохранилось лишь одно неотправленное сообщение. В нём говорилось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мама, я сел на корабль. Капитан сказал, что если я буду делать то, что они говорят, через полгода получу кучу денег, и тогда нам больше не придётся работать нелегально».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ключевая фраза: «Капитан сказал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сунул телефон Чжан Юя в карман и направился к рубке, расположенной на шестой палубе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По пути он взглянул на свой телефон. Разговор с Драйтоном давно закончился, и Бюро безопасности ничего не сообщило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хорошо, что ничего не сказали. Ли Вэй сейчас был полон злости и у него не было ни минуты свободной, чтобы разговаривать по душам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подойдя к двери рубки, он прислонился спиной к косяку и заглянул внутрь через иллюминатор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В рубке находились капитан, старший помощник, второй помощник, третий помощник и ещё два матроса — всего шесть человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал мгновение, постучал в дверь и громко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин капитан! Старший механик говорит, что с кондиционером в люкс-апартаментах, похоже, проблемы. Он просит вас подойти и взглянуть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ложь сорвалась с языка легко. Капитан, не заподозрив подвоха, открыл дверь и, выходя, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем меня звать? Я же не умею чинить кондиционеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё-таки это люкс-апартаменты, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боюсь, гости начнут нервничать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоже верно. Если я приду и просто постою рядом, это покажет, что мы придаём этому значение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Капитан поправил форму и небрежно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В каком номере?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …В преисподней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Щёлк». Ли Вэй снял предохранитель и приставил пистолет к спине капитана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что вы говорили матросу Чжан Юю? Сегодня он исчез. Куда он делся?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>