--- v0 (2026-05-23)
+++ v1 (2026-09-09)
@@ -14,5251 +14,3795 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 24. Уборщик на круизном лайнере (3)</w:t>
-[...5199 lines deleted...]
-        <w:t/>
+        <w:t>Глава 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Действительно, — невозмутимо сказал Ли Вэй, — контракт, который компания с нами подписала, довольно интересный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маджер выглядел озадаченным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не обычный трудовой договор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, с контрактом уборщиков всё было в порядке, и они действительно не общались с капитаном на причале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда что именно имели в виду те несколько человек на берегу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работая и размышляя, время пролетело быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убрав несколько коридоров, Ли Вэй поставил пылесос обратно в подсобку и вслед за Маджером вернулся в каюту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На данный момент всё было нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако нормальность в Изнанке — это и есть величайшая аномалия, тем более что, по словам злого духа Эрика, эта область была на грани выхода из-под контроля и вот-вот должна была затронуть реальный мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где же этот выход из-под контроля?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поздоровался с Маджером, взял чемодан и зашёл в ванную. На всякий случай он решил пересчитать своё снаряжение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед сегодняшним отъездом в чемодане лежали снайперская винтовка и двадцать патронов. У «Ремингтон 700» был внутренний магазин, вмещавший ещё пять патронов, то есть всего двадцать пять боеприпасов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй израсходовал восемь патронов во время бурных событий в школе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, у него осталось семнадцать возможностей применить к злым духам усиленную версию «Авады Кедавры».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, у него был глушитель для винтовки, пистолет с пятнадцатью патронами, полный запасной магазин и глушитель для пистолета. Больше ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семнадцать усиленных «Авад» и тридцать довольно небрежных «Круцио»? Нет, «Кендагуа»? В общем, семнадцать раз усиленное «Авада Кедавра» и тридцать раз небрежное «Авада Кедавра».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огневой мощи не хватало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй очень беспокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ничего не поделаешь. Если злой дух Эрик на этот раз не сможет проникнуть сюда, Бюро безопасности вряд ли сможет пополнить его запасы. Придётся рассчитывать только на себя, экономить и беречь каждый патрон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В одиннадцать вечера в каюте экипажа погасили свет, и Маджер уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подключился к вай-фаю на корабле, отправил Драйтону письмо, сообщив, что всё в порядке, и узнал, что Бюро безопасности всё ещё напряжённо ищет информацию о «Синем Чуде».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Им также не удалось выяснить происхождение этих членов экипажа — Маджер и остальные были нелегальными иммигрантами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее всего, он врал Ли Вэю: у Маджера в Федерации наверняка не было ни жены, ни детей. Просто, кроме «Синего Чуда», другие работодатели не хотели нанимать его из-за отсутствия визы и слишком преклонного возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переписываясь с Драйтоном до двенадцати с лишним, Ли Вэй, одолеваемый сонливостью, постепенно потерял сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем наступило два часа ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полумраке он услышал шуршание рядом с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каюта моряков была длинной и узкой, потолок очень низкий, две койки — верхняя и нижняя — были прибиты к стене почти вплотную. Когда Ли Вэй поворачивался на бок, плечо почти касалось верхней полки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом пространстве, ненамного большем гроба, внутрь просунулась пара мокрых рук. Они пошарили в ногах кровати, отдёрнули занавеску и, словно липкие водяные змеи, скользнули к телу Ли Вэя...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они почти коснулись его руки, экран телефона на подушке внезапно загорелся. Драйтон отправил Ли Вэю сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ты спишь?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись от вибрации, Ли Вэй ещё не пришёл в себя. Зевая, он взял телефон, но краем глаза заметил у кровати высокую худую фигуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то проник в каюту!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг холодок пробежал от пяток до макушки. Ли Вэй резко приподнялся, забыв о расстоянии между верхней и нижней койками, и ударился головой о доску. От боли он глухо охнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав шум, Маджер должен был бы проснуться, но сейчас спал как убитый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А высокая худая фигура в комнате беззвучно вытащила из-за пояса кинжал. Лунный свет, отражавшийся от поверхности моря за иллюминатором, делал лезвие особенно ярким, словно над кроватью взошёл новый месяц. Фигура бросилась на Ли Вэя, а тот, зажатый между койками, не мог уклониться —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент в море поднялась огромная волна, и лайнер резко качнуло!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Предметы в ванной с грохотом попадали на пол. Тень неожиданно рухнула рядом с Ли Вэем, и остриё кинжала, скользнув по бедру Ли Вэя, вонзилось в одеяло!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не раздумывая, выхватил из-под подушки пистолет и в непроглядной тьме, не уверенный, в какую именно часть целится, наугад выстрелил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук выстрела заглушили шум корабельных двигателей и грохот падающих вещей. Тень, схватившись за рану, рухнула на пол, но в следующую секунду быстро вскочила и, шатаясь, выбежала за дверь каюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй перевёл дыхание, опустил пистолет, сначала вытащил и бросил на пол кинжал, который едва не лишил его мужского достоинства, затем скатился с койки и в два прыжка выскочил за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коридоре тускло мерцали лампы дневного света. На тёмно-красном ковре не было видно следов крови. Двери по обе стороны были плотно закрыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за чертовщина?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спрятав пистолет за спиной одной рукой, Ли Вэй босиком стоял перед дверью, словно свирепый страж, и подождал ещё немного. Убедившись, что вокруг действительно тихо, он вернулся в каюту и запер дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сосед Маджер всё ещё спал младенческим сном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй забрался на верхнюю полку, дал ему пощёчину и заодно проверил дыхание. Убедившись, что тот не умер и даже не думает просыпаться, он сел на диван напротив кровати и бесстрастно ответил Драйтону:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Проснулся.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон: 【Ты злишься?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как этот человек умудряется по тексту определять, злится он или нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй в недоумении потёр нос. Гнев в душе немного утих. Он вкратце рассказал о произошедшем, а затем спросил: 【Ты хотел что-то?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон: 【...Я хотел сказать тебе, что несколько дней назад в порту Западного района произошло убийство без жертвы, но теперь, судя по всему, твоя история куда более странная.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ничего странного. На меня напал обычный человек. По сути, я думаю, что большинство людей на этом корабле — обычные.】 — напечатал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— 【Я в него попал. Завтра утром всё выяснится. А что значит «убийство без жертвы»?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон ответил кратко: 【Несколько пьяных рабочих, возвращаясь в общежитие, услышали неподалёку крик. Кто-то заорал: «Убийство! Кто-нибудь, вызовите полицию!» Они вызвали полицию, но когда та приехала, никакой жертвы не обнаружили.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: 【Показания пьяных достоверны? Смайлик с вопросиком.jpg】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Не очень достоверны, но я подумал: возможно, исчезновение или гибель нескольких сотен человек на «Синем Чуде» без того, чтобы кто-то заметил, связано с этим.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этого не мог предположить даже Ли Вэй, который снова начал клевать носом от усталости. Он глубоко восхитился энергией и способностью Драйтона к ассоциациям — некоторые люди добиваются успеха в молодости явно не просто так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через полминуты Драйтон прислал ещё одно сообщение: 【Порт — территория западной мафии. Завтра утром я отправлю людей поговорить с их боссом. А ты пока отдыхай.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: 【#%7@^&amp;amp;*...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, прищурившись, отправил бессвязный набор символов, уронил телефон, откинул голову и уснул на диване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро Ли Вэя разбудил крик соседа Маджера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?! Откуда этот нож? Ли Вэй, почему ты спишь на диване??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер кубарем скатился с койки, подбежал к двери каюты и в ужасе уставился на Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нога Ли Вэя дёрнулась. Он открыл глаза, пару секунд тупо смотрел в потолок, затем убрал с лица чёрные вьющиеся волосы и хриплым голосом сказал Маджеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Включи свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер щёлкнул выключателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, покачиваясь, подошёл к двери ванной и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько времени?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полседьмого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего четыре с лишним часа сна, неудивительно. Ли Вэй постоял мгновение, держась за дверную ручку, глубоко вздохнул и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня укачало. Тошнит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер растерянно проводил его взглядом, когда тот зашёл в ванную и склонился над унитазом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько секунд оттуда донёсся звук спускаемой воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер: — ...У меня есть таблетки от укачивания. Нужны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, который без какой-либо подготовки оказался на этом проклятом корабле: — ...Да, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он почистил зубы, принял полтаблетки от укачивания, и через десять с лишним минут почувствовал себя лучше, но зато накатила сонливость — успокоительные препараты такого типа обычно имеют побочный эффект в виде сонливости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трудно сказать, что мучительнее: укачивание или желание умереть от недосыпа. Ли Вэй бесполезно умылся и, как зомби, выполз из ванной. Маджер, глядя на его молодое красивое лицо, проникся сочувствием и не удержался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас, таких, как я, нет выбора. А ты зачем себя этим мукам подвергаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, полузакрыв глаза, подавил подступающую к горлу кислую желчь и усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже нет другого пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что из-за плохого отдыха укачивает сильнее, — обычное дело. Ли Вэй убеждал себя потерпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер поддерживал его, и они вдвоём поднялись в столовую завтракать. Пространство на лайнере ограничено, места для экипажа и пассажиров не разделены. Ли Вэй сидел за самым дальним столиком, намазывая масло на хлеб, и чувствовал на себе мимолётные взгляды некоторых туристов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отличный момент, чтобы приблизиться к «злому духу (пока не подтверждено)».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь осторожен, держись от них подальше, — понизив голос, сказал Маджер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У богатых бывают странные причуды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покосился на него, намеренно медленно облизал масло с пальца, расстегнул воротник так, что стали видны грудные мышцы и пресс, и, опустив ресницы, сонно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А разве это не лучше? Мне даже интересно, что они скажут, когда подойдут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хорошо знал верхние и нижние пределы человеческой натуры. Он понимал, что сейчас выглядит более уязвимым, чем обычно, и может вызвать жалость у одних, а у других — тех, кто любит покорять сильных, но сам недостаточно силён, — «особую симпатию».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Маджера отразилось выражение: «Я и не знал, что ты такой человек».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий момент бледнолицый мужчина подошёл к ним сзади и холодно спросил Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как тебя зовут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы встретились с заместителем главы западной мафии, Белым Львом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Элегантный адъютант Джеффри Картер стоял на пустыре у причала и докладывал Драйтону: — Он не очень-то хотел сотрудничать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что дальше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— рассеянно вертя в руках телефон, спросил Драйтон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи мне, что ты сумел его убедить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя Ли Вэя то появлялось, то исчезало на экране.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Адъютант украдкой взглянул на экран и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ничего не мог поделать, другого выхода не было. И тогда Белый Лев стал слепым львом и оказался в полиции N-ска. Он сказал, что в порту Западного района в последнее время действительно часто «шалят призраки». Глава западной мафии, боясь, что это повлияет на бизнес, всеми силами пытался замять эту историю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А «Синее Чудо»? Он слышал это название?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Белый Лев отрицал, сэр. Но он сказал, что мы можем спросить в компании «Звёздный Свод».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прежде чем спрашивать чужое имя, нужно представиться самому, — сказал Ли Вэй, откинувшись на спинку стула и задрав голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, это элементарная вежливость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бледный мужчина пристально смотрел на него сверху вниз. Наконец он протянул руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Фудзивара Рюичи. Я генеральный директор компании «Звёздный Свод». Рад познакомиться... с таким прекрасным молодым человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телефон Ли Вэя завибрировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране всплыло крупное слово «Твёрдый леденец». Фудзивара Рюичи взглянул на него и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отправил Драйтону сообщение и небрежно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйтон переслал Ли Вэю информацию о «Звёздном Своде».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ответил: 【Не мешай, дорогой начальник. Я соблазняю генерального директора этой компании.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>