--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -14,1811 +14,1331 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 23. Уборщик на круизном лайнере (2)</w:t>
-[...1759 lines deleted...]
-        <w:t>【Поговорим, когда вернёшься.】</w:t>
+        <w:t>Глава 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разве в Западном порту в последнее время пропадало так много людей? Федеральная полиция и Бюро безопасности совсем ничего не заметили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумался и спросил: «Я могу сейчас подключиться к вай-фаю, чтобы отправить своему парню прощальное голосовое сообщение?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Конечно, можете», — любезно ответил продавец. «Пароль — восемь восьмёрок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он для вида ввёл пароль, подключился к сети и, войдя во вкус, отправил Драйдену приглашение на видеозвонок. Продавец остановился и наблюдал за этим с профессиональной улыбкой на лице, не препятствуя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя десяток секунд видеозвонок и вправду был принят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда зазвонил телефон, настоящий Драйден стоял в порту, а вдалеке с воем проносились машины скорой помощи и полицейские автомобили. Оглушённого сокола уже увезли, Ли Вэй исчез неизвестно куда, а впереди серо-чёрные волны яростно бились о скалы, закручиваясь в глубокие и жуткие водовороты — точь-в-точь как настроение Драйдена, достигшее предела ярости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Западный порт города N, так близко от штаб-квартиры Бюро безопасности, а здесь существовала территория злых духов, о которой они и не знали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никаких пропавших без вести, никаких сообщений о смертях, вдоль побережья сновали корабли, всё было тихо и спокойно, процветало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разве такое было возможно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели сегодняшнее нападение монстра на сокола и Ли Вэя было первым случаем за всю историю?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зазвонил телефон, на экране высветилось имя «Лак Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Драйдена тяжело ёкнуло, он мгновенно принял вызов: «Ты…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дорогой», — прервал его Ли Вэй, используя нежный с оттенком обиды тон, — «ты всё ещё сердишься на меня?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден опешил, взглянул на фон за спиной Ли Вэя и спросил: «Где ты? У тебя за спиной всё как-то размыто».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Размыто?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй как ни в чём не бывало поправил угол камеры телефона. «А так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Всё равно не видно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Возможно, проблема с сигналом», — тактично вставил продавец с круизного лайнера. «Морской вай-фай всё же уступает городскому».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И то верно», — улыбнулся Ли Вэй и снова навёл камеру на себя. «Ты слышал, дорогой, я уже на корабле».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Корабль. Корабль Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден мгновенно понял, что к чему. Он слышал голос продавца и потому догадался, что смена обращения у Ли Вэя была неспроста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобные сцены он видел тысячи раз в исполнении других, и будь на месте Ли Вэя любой другой коллега, Драйден подыграл бы безупречно — так и должно было быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он включил запись экрана, игнорируя странное чувство, внезапно поднявшееся в груди от слова «дорогой», и сказал: «Это тот самый… как его там назывался… корабль, о котором ты говорил в прошлый раз?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«То, что я говорю, ты вечно не запоминаешь. Иногда я действительно сомневаюсь, любишь ли ты меня вообще — это „Синее Чудо“, Уильям. Я ухожу в открытое море, может, вернусь только через полгода. Хочешь мне что-нибудь сказать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй на экране улыбался Драйдену, но в глазах его пряталась плохо скрытая тревога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это делало его похожим на прекрасного принца из сказки, которому не давалась любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В противоположность ему Драйден казался неприступным и безучастным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав довольно долго, он наконец заговорил холодным, но с примесью мягкости тоном: «Конечно, я люблю тебя, мистер Ли Вэй. Не стоит постоянно сомневаться в таких бесполезных вещах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я заметил, что ты ушёл из дома, даже не взяв с собой одежду, и это заставляет меня беспокоиться, что без меня ты просто не сможешь жить самостоятельно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не специально, просто думал о тебе и забыл», — тихо пробормотал Ли Вэй. «Но не волнуйся, я могу купить всё на корабле».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Изнанке можно было покупать вещи и даже звонить по видеосвязи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, размышляя, сказал: «Я передумал, милый. Сходи на берег — мне кажется, нам нужно ещё раз всё обсудить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он называл его ласково, но голос был твёрдым, не терпящим возражений. Молодой человек на корабле мгновенно напрягся и рефлекторно поднял голову, глядя на продавца: «Я…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Простите, корабль уже отчалил», — смущённо сказал продавец. «Мы не можем задерживать несколько сотен пассажиров ради одного человека. Извините».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Извините, извините», — Ли Вэй неловко извинялся перед обоими, переключил звонок в голосовой режим, схватил чемодан и пакеты с покупками и выбежал из магазина. «Ты слышал, я ничего не могу поделать. А я-то думал, ты больше не хочешь меня видеть…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вышел на пустую палубу и неожиданно сменил тон на низкий и спокойный: «Командир».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден настороженно спросил: «Рядом никого? Ты пользуешься вай-фаем лайнера? Могут ли они прослушивать наш разговор?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А что, „командир“ не может быть ласковым обращением?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот разговор, скорее всего, должен был стать достоянием узкого круга в Бюро безопасности. Драйден собирался напомнить Ли Вэю быть серьёзнее, но тот сказал: «Прости, это продавец первым неправильно понял наши отношения. Я знаю, что ты не хочешь мараться вместе со мной».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,467 +1358,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Продавщица как раз упаковывала покупки и тоже принимала Ли Вэя за пассажира. Увидев, что он уставился в экран и застыл, она спросила:</w:t>
-[...415 lines deleted...]
-        <w:t>— Конечно, — приветливо сказала продавщица. — Пароль — восемь восьмёрок.</w:t>
+        <w:t>В этот момент он уже был похож не на принца из сказки, а скорее на бродягу, который в общественном транспорте сам забивался в угол вагона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Контраст был слишком велик, и Драйден на мгновение не знал, что сказать. Ли Вэй же, не заметив этого, сразу перешёл к делу: «На корабле слишком много людей, не может быть, чтобы все они были пропавшими без вести. Что ты думаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Мы пока не нашли „Синее Чудо“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден повернулся и жестом приказал подчинённым вдалеке «продолжать поиски». «В судовых регистрационных записях портовых властей никогда не значилось судно под названием „Синее Чудо“. Либо оно отплыло из частного порта, либо это корабль-призрак. Я запросил спутниковые снимки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ого», — Ли Вэй не ожидал, что дело дойдёт до спутников. «Будет результат?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не факт», — ответил Драйден осторожно. «Злой дух Эрик тоже высказал своё мнение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И что он сказал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вспомнил те две фразы, которые Эрик выкрикнул, когда он был в опасности, и добавил: «Передай ему спасибо от меня. Пусть старается сохранять доброе сердце, иначе мне придётся пойти учиться допросам у той красивой девушки из военного министерства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он проигнорировал шутку Ли Вэя и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эрик упомянул явление под названием „слияние внутреннего и внешнего миров“. Он сказал, что когда хозяин территории злых духов близок к потере контроля, энергия Изнанки начинала вытекать наружу, затрагивая реальный мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но это крайне редкий случай. Эрик только слышал о нём, но никогда не видел. Мы „убедили“ его попытаться проникнуть в твою зону, чтобы оказать тебе помощь. Однако хозяин круизного лайнера, скорее всего, находился в невменяемом состоянии и не смог бы ответить на „стук“ собрата. Так что лучше не возлагай больших надежд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слияние внутреннего и внешнего миров… Значит, монстр, вылезший из моря, напал на сокола не просто так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй. «Та щебечущая пташка ещё жива?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«К счастью, удалось сохранить ему жизнь», — ответил Драйден. «Ближайшая к городу N база Банге отправила военную подводную лодку. Сейчас она патрулировала окраины города, ожидая, когда монстр снова высунется, чтобы запустить в него торпеду».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,2003 +1870,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он сделал вид, что вводит пароль и подключается, а затем, окончательно распоясавшись, отправил Дрейтону видеозвонок. Продавщица смотрела на это с той самой идеальной улыбкой в восемь зубов и даже не пыталась вмешаться.</w:t>
-[...1951 lines deleted...]
-        <w:t>— С большим трудом, но да, — ответил Дрейтон. — Ближайшая к городу N военно-морская база уже отправила подводную лодку. Сейчас она патрулирует окраину города и ждёт, когда тварь снова появится, чтобы угостить её торпедой.</w:t>
+        <w:t>Он пожаловался: «Судя по всему, после сокола я самый невезучий. Мало того что пришлось тащиться в это гиблое место, так ещё и покупать нижнее бельё…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден выключил запись и сказал: «Я буду ждать твоего возвращения, мистер Ли Вэй. Ты должен мне ужин и один секрет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На палубе лайнера Ли Вэй слегка замедлил шаг, в его зелёных глазах мелькнуло недоверие: «Ты серьёзно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Серьёзно», — Драйден опустил голову, поправляя манжеты, и медленно произнёс. «Я хотел написать тебе смс, но сказать сейчас тоже неплохо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мараться вместе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем говорить так грубо, будто то приглашение было чем-то низким, а сам он, Драйден, — таким уж благородным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вернулся в каюту для экипажа и засунул новую одежду в шкаф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сосед по каюте, Маджер, поторопил его: «Давай быстрее, корабль отчалил, нам нужно собраться на палубе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Здесь делили старых и новых сотрудников?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй. «Я на корабле впервые».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я тоже впервые. Слышал, что лайнер, готовясь к выходу в открытое море, провёл масштабную внутреннюю перестановку, заменив часть старых членов экипажа на новых».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял бровь и спросил: «Ты хочешь сказать, раньше этот корабль ходил только в прибрежных водах? Но разве для открытого моря не нужны более опытные моряки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же у него даже не было морского удостоверения — можно ли об этом говорить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер пожал плечами: «Наверное, кто-то просто не захотел идти. С пассажирами ещё ладно, они пришли отдыхать. А для экипажа работа в открытом море — это тяжело, утомительно и скучно. Если бы не нужда в деньгах, кто бы на это согласился?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив, он невольно уставился на новую одежду Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погодите-ка, этот парень, похоже, не бедствовал. Скорее был похож на богатого молодого господина, который решил познать жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,5699 +2446,979 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— По ощущениям, кроме Сокола, самым невезучим здесь остаюсь я. Мало того что меня занесло в это чёртово место, так ещё и трусы пришлось покупать на месте…</w:t>
-[...5647 lines deleted...]
-        <w:t/>
+        <w:t>Он кашлянул, засунул снайперскую винтовку под кровать и сказал Маджеру: «Пошли, выйдем на палубу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи небо становилось всё более хмурым, морская поверхность волновалась, земля в поле зрения постепенно расплывалась, а затем сгустилась в тонкую чёрную линию, похожую на горизонт. Морские птицы тревожно скользили в воздухе, не находя нигде пристанища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего в общественных зонах корабля было шесть уборщиков, один из них выполнял роль старшего, распределяя задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верхние каюты и ресторан не в вашем ведении, ими занимались другие», — прокричал он, перекрывая морской ветер. «Ваша задача — убирать только коридоры и палубу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю нужно было исследовать Изнанку, поэтому чем больше зона действий, тем лучше. Он вызвался сам: «Я могу взять на себя коридоры».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер, судя по короткому разговору, решил, что у Ли Вэя неплохой характер, и тут же сказал: «Я с ним».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старший кивнул и обратился к оставшимся троим: «Тогда мы вчетвером будем каждый день убирать палубу. Вы все на корабле впервые, идите за мной, я покажу, что делать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно, масштабная перестановка. Из шести уборщиков общественных зон пятеро были новичками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, поглаживая подбородок, смотрел, как старший смывал грязь, пыль и соляные отложения с палубы с помощью мойки высокого давления, как вдруг за его спиной раздалась оглушительная музыка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были пассажиры, которые до сих пор не показывались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы туристы не заскучали во время долгого морского путешествия, на круизных лайнерах обычно устанавливали разнообразные развлекательные заведения. На «Синем Чуде» были бар, библиотека, тренажёрный зал, бассейн, небольшой кинозал и казино. Кроме того, во время ужина выступали артисты с песнями и танцами, а туристы могли устраивать открытые банкеты на палубе за рестораном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас кто-то включил усилители в банкетном зале, и глухие удары барабанов заглушили жалобные крики морских птиц. Разноцветные прожектора метались над серым морем, словно разноцветные ленты, создавая хаотичное и сюрреалистичное зрелище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На краю четвёртой палубы выстроилась группа людей. Они стояли, опершись на перила, и свысока смотрели на Ли Вэя и других уборщиков за работой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были опрятно одеты, разного роста и телосложения, с разными выражениями лиц, но всех их объединяла какая-то странная, холодная отчуждённость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение Ли Вэю показалось, что они были похожи на стаю ворон, сидящих на ветвях дерева у входа в ад и разглядывающих мертвецов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер, заметив, что Ли Вэй остановился, тоже обернулся и посмотрел наверх. Спустя мгновение он ошеломлённо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С чего это они на нас так смотрят…?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сначала думал, что пассажиры на корабле — это люди, заманенные в Изнанку. Но, судя по всему, продавец в магазине и уборщики были ещё более-менее нормальными, а вот в пассажирах чувствовалось что-то необъяснимо странное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они с самого своего появления оставили немало психологических шрамов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к вечеру Маджер и Ли Вэй отправились в верхние каюты. Согласно правилам, они должны были дважды в день, утром и вечером, убирать коридоры на каждом этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер шёл прямо за Ли Вэем, боясь остаться одному. Пока Ли Вэй пылесосил ковровое покрытие в коридоре, он протирал поручни и другие поверхности дезинфицирующим спреем и тряпкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что с тобой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тебе не казалось это странным?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шум пылесоса заглушал их разговор, так что можно было не бояться, что их услышат в каютах. Маджер приблизился к Ли Вэю и указал на двери вокруг: «Разве эти туристы были похожи на туристов? Они будто знали друг друга, всегда действовали сообща. То сидели все по каютам, то, как мы видели днём, стояли на палубе и вытворяли какие-то странные вещи…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, они просто посмотрели на них один раз. Маджер был чересчур чувствителен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал: «Нам ещё полгода на корабле. Придётся как-то привыкать. А почему ты устроился на эту работу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Денег не хватало, а что ещё?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маджер потёр руки. «Жене нужно лечение, ребёнку — учёба. Нигде больше не платили так много в час, как на „Синем Чуде“».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>