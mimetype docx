--- v0 (2026-07-06)
+++ v1 (2026-09-09)
@@ -46,3523 +46,3603 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сделав этот выстрел, Ли Вэй молниеносно собрал вещи, схватил кейс и тут же сорвался с места.</w:t>
-[...3471 lines deleted...]
-        <w:t/>
+        <w:t>Минуту спустя Драйден напечатал: 【Вернёшься — поговорим.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он только что нажал кнопку отправки, как с другого конца комнаты мониторинга раздался крик, сопровождаемый звуком падающего стула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это такое?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перемотай назад! Видеонаблюдение можно перемотать назад?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, услышав это, резко пришёл в себя, быстро подошёл к экрану и схватил коллегу за плечо: — Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Коллега, не оборачиваясь, торопливо объяснил: — Лак Ли Вэй преследовал Лэсуня до порта, и там... из моря вылезло чудовище, чуть не загрызло Лэсуня до смерти!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, находившийся на месте, видел всё яснее — Лэсунь уже не мог идти, отдыхал у контейнеров возле береговой линии. Ли Вэй установил снайперскую винтовку, собирался просто выстрелить где-нибудь рядом, чтобы выполнить условие «трижды отпустить Лэсуня», и уйти с чувством выполненного долга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут из-под деревянного пирса, уходящего в глубину моря, внезапно вылез «человек», весь обросший водорослями!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С невероятной скоростью он пополз к беззащитному Лэсуню, вытянул щупальца, похожие на ламинарию, и схватил Лэсуня за конечности, а затем разинул чёрную пасть, в которой не было видно ни зубов, ни языка, и вцепился в плечо Лэсуня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один укус — и плоть отделилась от костей, словно летом, когда кто-то втягивает почти растаявшее мороженое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопль Лэсуня и сердцебиение Ли Вэя одновременно взорвались диким грохотом. В комнате мониторинга штаба Бюро безопасности началась паника. Драйден первым делом вызвал своего заместителя, готовясь выехать на место происшествия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водорослевый человек легко удерживал отчаянно сопротивляющегося Лэсуня и собирался укусить его за другую руку, как Ли Вэй нажал на спуск до упора —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бах! Бах! Бах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три выстрела, два попали. Он использовал патроны .308 калибра, расстояние от дула до цели было всего сто-двести метров, пули теоретически могли пробить броню лёгкой бронемашины, но водорослевый человек, похоже, получил лишь лёгкие ранения — он издал булькающий вой, отпустил ламинарию, опутавшую Лэсуня, гибко скользнул в море и мгновенно исчез из виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ошеломлённо смотрел в направлении, куда он уплыл, и чувствовал, как по спине пробегает холодок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько секунд он быстро убрал винтовку, вытащил пистолет и осторожно приблизился к Лэсуню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лэсунь лежал на земле, сознание его было ясным, он стонал от боли. Запах крови и моря, исходивший от него, заставлял кожу головы неметь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держись, — сказал Ли Вэй, присев на корточки в луже крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Люди из Бюро безопасности скоро прибудут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лэсунь лишился одной руки, но всё равно узнал Ли Вэя: — Ты шёл за мной...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не ожидал, что здесь окажется чудовище, — тихо ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... ты спас мне жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лэсунь поднял уцелевшую руку и, дрожа, схватил Ли Вэя за плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это... было?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знаю. Возможно, связано с Изнанкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй нажал на наушник и обратился к призраку Эрику: — Эрик, ты меня слышишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их связь не ограничивалась расстоянием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только что видел...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй! Лак Ли Вэй!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик перебил его, почти крича.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, с чем ты столкнулся. Уходи оттуда! Если не хочешь умереть, беги как можно дальше!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, руководивший спасательной операцией в штабе Бюро безопасности, тоже опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду экран, принадлежащий Ли Вэю в комнате мониторинга, с треском погас, а из динамиков хлынули бурные волны, ударившие по барабанным перепонкам каждого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй обнаружил, что стоит в порту с чемоданом, в котором лежит снайперская винтовка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небо было сумрачным, чайки издавали пронзительные крики, серый гигантский лайнер прижимался к причалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На пирсе впереди беспорядочно толпилась группа матросов. Кто-то кричал: — Где уборщик?! Куда подевался уборщик с круизного лайнера?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй помедлил, но, не видя отклика, медленно поднял руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, уборщиком придётся быть ему...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кричавший широкими шагами подошёл к нему, окинул его оценивающим взглядом и спросил: — Вещи для дальнего плавания собрал? В чемодане, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эм... Ли Вэй снова помедлил и молча кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего тогда тянешь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Матрос подтолкнул его за плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Живо на борт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднялся на палубу гигантского лайнера с чемоданом, в котором лежала снайперская винтовка, и в душе его царила полная растерянность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вы хоть знаете, кого вы пустили на борт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как я вообще попал в это чёртово место??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 23. Уборщик на круизном лайнере (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был семипалубный круизный лайнер среднего размера, названный «Чудо Глубокой Синевы». Поднимаясь по трапу, Ли Вэй бегло оглядел его и прикинул, что он может вместить несколько сотен пассажиров, а значит, и почти сотню членов экипажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пассажиры, похоже, уже поднялись на борт, но несколько десятков матросов всё ещё толпились на причале. Отойдя на некоторое расстояние, Ли Вэй всё ещё с трудом различал их разговор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...насчёт содержания того контракта...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...наша зарплата...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...это правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что правда? Контракты на наём матросов бывают поддельными? Или зарплата слишком высокая или слишком низкая?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытянул шею, чтобы расслышать лучше, но какой-то человек на пирсе — то ли помощник капитана, то ли просто матрос — зыркнул на него и махнул рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не твоё дело, быстро на борт, иди в каюту, положи вещи, а потом поднимайся на вторую палубу, там распределят работу между уборщиками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ого, оказывается, уборщик не один?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, это логично: на таком большом корабле одному Ли Вэю точно не справиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проблема в том, что, если это Изнанка, людей на корабле — самых разных — слишком много. Включая работников, в том числе других уборщиков, и несколько сотен пассажиров. Кто из них призрак, а кто человек?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было совсем не похоже на то, с чем Ли Вэй столкнулся в прошлый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлый раз несколько человек, нанятых дворецким Ивлин, чётко знали, что работают на призраков. Они были настороже и всё время хотели сбежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А такие новички, как Мицуи, впервые попавшие в Изнанку, не могли ни скрыть, ни подавить страх на своих лицах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако сегодня Ли Вэй, наблюдая за каждым встреченным членом экипажа, чувствовал, что они — обычные работяги, которые с лёгким волнением, но и с надеждой ждут предстоящей жизни на корабле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он своими глазами не видел, как водорослевый человек, вылезший из моря, откусил руку его однокурснику, и как обескровленный Лэсунь исчез у него на глазах, Ли Вэй, пожалуй, решил бы, что корабль идёт в Мьянму, а он просто стал жертвой мошенников!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быть вынужденным войти в Изнанку и работать сверхурочно — наверное, это просто иллюзия, ха-ха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С мрачным лицом он обошёл первую палубу, нашёл каюту с табличкой «Уборщик» и постучал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь открылась, и человек внутри, увидев Ли Вэя, удивлённо сказал вежливо: — Пассажирские каюты наверху, сэр. Вы, наверное, ошиблись?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каюты экипажа на «Чуде Глубокой Синевы» были сосредоточены на первой и второй палубах, отдельно от пассажирских кают на верхних этажах, для удобства работы персонала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот человек принял Ли Вэя за туриста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой: — Я новый уборщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Собеседник удивился ещё больше, окинул взглядом одежду Ли Вэя, помедлил, а затем посторонился, пропуская его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуй... э-э, меня зовут Маджер, я тоже отвечаю за уборку на корабле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каюта экипажа была двухместной, с двухъярусной кроватью. Напротив кровати стоял маленький диванчик, рядом с диваном — отдельная ванная комната, а за дверью — шкаф до потолка, куда можно было сложить багаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комната была маленькой, Ли Вэй окинул её одним взглядом. Он не стал сразу запихивать чемодан в шкаф, а спросил Маджера: — Ты на верхней или нижней полке? На корабле есть где купить предметы первой необходимости?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер, услышав вопрос, почесал затылок. Он был простоватым мужчиной средних лет, кожа которого носила следы тяжёлого физического труда — грубые пальцы, глубокие морщины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав вопрос Ли Вэя, он указал на кровать: — Капитан не распределял конкретные каюты для персонала, кто первый пришёл, тот и выбрал. Рядом есть ещё две каюты для уборщиков, когда я пришёл, они уже были заняты. В эту каюту я пришёл первым, поэтому выбрал верхнюю полку. Но если ты категорически не хочешь спать внизу, мы можем договориться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй равнодушно сказал: — Неважно, я могу спать внизу. Но у меня не все вещи с собой, нужно докупить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер открыл рот, на лице его ясно читалось недоумение: уборщик приходит на работу в костюме и при галстуке — это ещё куда ни шло, но кто же берёт кредит, чтобы устроиться на работу, и в первый же день тратит деньги в компании??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал про себя: я же не по обычному найму пришёл, это всё ваше начальство из Изнанки перехватило меня по дороге, не по-людски поступило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он осторожно спросил: — Или я сейчас сойду на берег и куплю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боюсь, уже не успеешь, — нахмурился Маджер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Корабль скоро отчаливает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цок. Ли Вэй прищёлкнул языком, в душе не удивившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер добавил: — Что тебе нужно? Может, я одолжу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поинтересовался: — Куда мы идём? Сколько дней будем в море?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... ты даже не знаешь, сколько дней будешь в море??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маджер вытаращил глаза, подумав, что Ли Вэй шутит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кое-как отмахнулся, и Маджер с трудом принял тот факт, что нынешняя молодёжь в основном ненадёжна, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Круизная компания, владеющая «Чудом Глубокой Синевы», специализируется на дальних рейсах, помогает богатым людям из Города-Эн отвлечься от городской суеты и насладиться природными красотами. Наш рейс идёт в глубины Атлантического океана, мы пробудем в море как минимум полгода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полгода!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А у него нет даже лишней пары трусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй посмотрел на свой «чемодан» с запрещёнными предметами и погрузился в молчание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут он оказался в магазине на четвёртой палубе, оплатил картой несколько комплектов сменной одежды и предметы повседневного обихода. В конце концов, эти деньги можно будет списать на командировочные расходы, когда вернётся, поэтому, даже если цены на корабле были в несколько раз выше, чем на берегу, Ли Вэй тратил их без всякой жалости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но то, что в магазине был полный ассортимент товаров и можно было расплачиваться картой, было довольно удивительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве Изнанка не изолирована от внешнего мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй специально достал телефон, чтобы проверить: сим-карта не ловила сигнал, что соответствовало правилам Изнанки. Последним сообщением, которое он получил, было письмо от Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вернёшься — поговорим.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продавщица в корабельном магазине упаковывала покупки Ли Вэя. Она тоже приняла его за пассажира и, увидев, что Ли Вэй неподвижно смотрит на экран, спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы поссорились со своей второй половинкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумался и, подыгрывая ей, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, с моим парнем. У нас... небольшие разногласия во взглядах. Он не хотел идти со мной на свидание, и я сгоряча сбежал на этот корабль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продавщица сочувственно сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы как раз можете воспользоваться этой возможностью, чтобы расслабиться. Многие наши пассажиры, столкнувшись с разными жизненными трудностями, решают отдалиться от мирской суеты и найти душевный покой на лоне природы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы удовлетворить потребности гостей, на корабле установлены глушители сигнала. Будь то в прибрежных или открытых водах, ваши электронные устройства не будут ловить сигнал. Но не беспокойтесь, что пропустите что-то важное: у нас есть вай-фай, покрывающий весь корабль, и спутниковый телефон. Вы можете воспользоваться ими в любое время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Ну и заботливые же вы!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй всё больше убеждался, что настройки этой Изнанки достаточно проработаны: даже для отсутствия сигнала на телефоне придумали объяснение. Обычные пассажиры, возможно, так и останутся в неведении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели пассажиры — обманутые люди, а персонал корабля — призраки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>