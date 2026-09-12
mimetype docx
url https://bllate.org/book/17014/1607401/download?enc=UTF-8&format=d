--- v0 (2026-07-07)
+++ v1 (2026-09-12)
@@ -46,1779 +46,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ударная волна от взрыва прокатилась вокруг. Сокол инстинктивно согнулся и прикрыл голову руками, а первой его мыслью было: его нашли.</w:t>
-[...1727 lines deleted...]
-        <w:t>— Эй, а мне-то казалось, что мы теперь боевые товарищи! — недовольно буркнул Эрик. — Если будешь дальше тянуть, Сокол уйдёт за реку, и я его уже не смогу отследить.</w:t>
+        <w:t>— Всё в порядке, спасибо вам, — спокойно сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока пил воду, глаза Драйдена были прикованы к экрану. Золотистые ресницы отражали свет монитора, делая каждую чётко различимой, а в тёмно-синей радужке отражалась картинка перед Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй следовал за «Сапсаном» к берегу реки Патерсон. Злой дух Эрик нервничал ещё больше него и то и дело спрашивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда ты собираешься действовать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не шуми, — без церемоний приказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда тебе не дали слова, не открывай рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, я думал, мы теперь товарищи по оружию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— недовольно сказал Эрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты будешь тянуть, «Сапсан» перейдёт реку, и я не смогу за ним следить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,595 +366,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потому что у тебя уровень слишком низкий и территория слишком маленькая? От чего вообще зависит сила злых духов?</w:t>
-[...543 lines deleted...]
-        <w:t>Ну и ну. Из всех лодок вокруг Сокол умудрился выбрать именно ту, на которой уже сидел преследователь под прикрытием. Похоже, сегодня удача от него окончательно отвернулась.</w:t>
+        <w:t>— Потому что твой уровень недостаточно высок, а территория мала? От чего зависит сила злого духа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже всё рассказывал вашим ребятам из Службы безопасности… В основном это зависит от силы обиды при жизни и количества убитых, — неохотно ответил Эрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Ивлин уровень низкий, потому что, хотя она совершила много зла, либо действовала чужими руками, либо покрывала преступления своей дочери Джули, да и умерла она добровольным самоубийством, так что хорошо ещё, что вообще смогла стать злым духом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебя предупреждал: мы — самые слабые среди всех злых духов. То, что нам удалось расширить территорию до всего Садового района, зависит ещё и от того, что здесь нет других сильных злых духов. Если ты когда-нибудь столкнёшься с другой нечистью, не думай, что с ними так же легко справиться, как со мной и Ивлин…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик тараторил без умолку, но Ли Вэй безжалостно прервал его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стоп. Я понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он лёг на пыльный пол в недостроенном здании и, глядя в бинокль, следил за передвижениями «Сапсана», как вдруг вспомнил ещё кое-что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А другие два преследуемых? Ты помнишь, где они?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик помолчал несколько секунд, а затем разозлился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты задаёшь мне столько вопросов, а ещё ждёшь, что я буду следить за ними?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, ты можешь быть более полезным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик в ярости хлестал своим дьявольским хвостом, как кнутом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс, не говори, я буду стрелять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Ли Вэй замолчал, Эрик, как бы ни злился, вынужден был заткнуться перед лицом уже понесённых затрат. Ли Вэй прищурился и беззвучно усмехнулся, увидев, как «Сапсан» нырнул в реку и приблизился к яхте, на которой сидели красавчик и красавица, разносились запахи шашлыка и пива, и которая курсировала туда-сюда по поверхности реки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ах, из стольких лодок «Сапсан» выбрал именно ту, где был внедрённый преследователь. Похоже, сегодня ему действительно не везёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,403 +942,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И сам Сокол в этот момент подумал о том же: сегодня ему чудовищно не везёт.</w:t>
-[...351 lines deleted...]
-        <w:t>Но потрясение не помешало ему опустить прицел на линию корпуса у самой воды.</w:t>
+        <w:t>«Сапсан» тоже думал, что ему сегодня не везёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё было спланировано идеально, но его напугал какой-то псих, паливший наугад! После двух выстрелов тот неизвестно куда пропал, оставив «Сапсана» в страхе всю дорогу, что его заблокируют в каком-нибудь глухом углу, где не докричишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно потеряв уверенность, «Сапсан» неизбежно впал в то самое состояние «жертвы», которое раньше презирал: он стал подозрительным, видел в каждом скрытого охотника, находился в сильнейшем напряжении, сражаясь с собственными страхами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только приблизившись к реке, он немного расслабился и даже нашёл настроение связаться по новому телефону с двумя другими преследуемыми:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы где? Нет, не ждите меня, чтобы встретиться. Чёрт возьми, у меня тут небольшие проблемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Меня не поймали. Вы оба в порядке, как я мог попасться? Я уже пересёк реку. Придумайте другой способ. Всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сапсан» повесил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он проявил осторожность и не стал рассказывать о своём реальном положении, опасаясь утечки информации через «союзников».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, как ни берегись, он не уберёгся от того, что на «одолженной» для переправы яхте оказалась длинноволосая «красавица» в глубоком декольте, которую играл его однокурсник!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причём «её» играл мужчина!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сапсан» остолбенел, глядя на накладную грудь собеседника, а Ли Вэй, наблюдавший сверху в бинокль, тоже остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но шок не помешал Ли Вэю скорректировать прицел и навести ствол на место у ватерлинии судна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Палубу сильно тряхнуло, и курсант, размахивавший шампуром, и Сокол, метавшийся туда-сюда, одновременно рухнули на настил.</w:t>
+        <w:t>Палуба резко качнулась, и размахивавший шашлыком курсант вместе с уворачивающимся «Сапсаном» одновременно рухнули на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,83 +1422,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Яхта начала набирать воду и медленно проседать. Сокол заорал: «Это он! Он всё ещё идёт за мной!!» — и в панике сиганул в реку, поплыв в сторону Западного порта.</w:t>
-[...31 lines deleted...]
-        <w:t>Курсант с спасательным кругом в руках даже не попытался спасти упавший в воду шашлык и крикнул ему вслед:</w:t>
+        <w:t>Яхта дала течь и начала тонуть. «Сапсан» заорал: «Это он! Он всё ещё следит за мной!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и, не разбирая дороги, прыгнул в реку, поплыв в сторону Западного порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Курсант, державшийся за спасательный круг, забыл про упавшие в реку шашлыки и громко крикнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,227 +1550,2035 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Никто ему не ответил. Этот курсант посмотрел на удаляющегося Сокола, слишком уж не желая упускать такой шанс, и всё-таки поплыл за ним ещё немного.</w:t>
-[...175 lines deleted...]
-        <w:t/>
+        <w:t>Никто ему не ответил. Курсант посмотрел вслед удаляющемуся «Сапсану», не захотел упускать такой хороший шанс и, сделав над собой усилие, поплыл вперёд ещё немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут пуля попала в пивную бутылку, плававшую перед ним, разнеся стекло вдребезги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смысл был ясен: отойди, это моя добыча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй (внезапно решив покрасоваться): [Сердечко]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав этот выстрел, Ли Вэй быстро собрал вещи, схватил чемодан и бросился бежать —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего не поделаешь, если не догонит сейчас, то, когда «Сапсан» доберётся до Западного порта и скроется из виду, веселью конец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, «Сапсан», впечатлённый переодетым в женщину однокурсником, не решался приближаться к другим лодкам и был вынужден тяжело плыть в воде. Он был тренирован, обладал отличной физической формой, и даже зимнее плавание в декабре под северным ветром, стиснув зубы, выдержал, да ещё и плыл всё энергичнее, а когда добрался до берега, от его макушки шёл пар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был поражён и подумал: друг, с таким духом ты добьёшься успеха в чём угодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме случаев, когда встречаешься со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже заранее арендовал быстроходный катер и припрятал его в укромном месте на берегу. Управление катером — довольно редкий навык, Ли Вэй им не владел, поэтому на борту был и хозяин судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяин, управляя катером, говорил Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Катер вести легко, почти как машину. Смотри: сначала зажигание, когда двигатель опустится, включай сцепление — и лодка поплывёт вперёд…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меньше чем через минуту Ли Вэй оказался на другом берегу. Аренду катера он уже оплатил, они расстались по-хорошему. С другой стороны, мост через реку был слишком далеко, двое курсантов на мосту ничего не заметили, зато дрон, патрулировавший реку, с жужжанием подлетел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй достал пистолет и выстрелил в воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрон, поняв, что дело плохо, развернулся и улетел. Ли Вэй помахал ему рукой с пистолетом, сложил указательный и средний пальцы и сделал простой воздушный поцелуй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он, таща на себе снайперскую винтовку весом более десяти килограммов, изо всех сил побежал к тому месту, где «Сапсан» совершал зимнее плавание, словно офисный работник, опаздывающий на работу на десять минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приблизившись к цели, «Сапсан» как раз выбрался на берег. Ли Вэй остановился поодаль, тяжело дыша, и смотрел, как тот выжимает воду из одежды и, дрожа, снова надевает её, в очередной раз вздыхая — слишком тяжело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почти как сдача экзаменов в аспирантуру или на госслужбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прикидывал, не пора ли вмешаться, ведь после входа в зону Западного порта «внешнего мира» больше не будет, придётся рассчитывать только на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А навыки слежки Ли Вэя наполовину были получены в детстве на охоте, а наполовину — из трёхдневного теоретического курса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проще говоря, это примерно как не вкладывать очки в навык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не был уверен в себе, и злой дух Эрик тоже подгонял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай быстрее, а то упустишь его, что тогда делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди, я ещё понаблюдаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю в основном хотелось узнать, не прибегут ли двое других преследуемых, чтобы встретиться с «Сапсаном». В душе он немного играл в азарт: ведь если удастся поймать всех троих разом, сегодняшнее мероприятие можно закончить досрочно, разве не здорово?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но «Сапсан», похоже, вообще не собирался связываться с товарищами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй наблюдал, наблюдал… и почувствовал, что тот, кажется, полностью утратил уверенность в том, что сможет уйти от преследователя. На всём пути от Садового района до берега реки «Сапсан» использовал все силы и средства, он думал, что успешно оторвался от Ли Вэя, но две пули, выпущенные по яхте, стали последней каплей, сломавшей верблюду хребет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь «Сапсан» уже не считал, что сможет победить. Он был растерян, в голове была полная каша, он механически перебирал ногами, двигаясь к цели, и ждал, когда ненавистный охотник за ним наиграется и нанесёт последний удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал: вот это да, не знавший поражений небесный избранник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вообще-то он его вполне понимал, потому что долгое время сам был таким же, как «Сапсан», даже более наивным — полным сил, беззаботным, безудержно растрачивающим талант. И только когда из маленького городка в отдалённом районе он попал в большой город, а затем из успешного человека в мирском понимании превратился в неудачника, он наконец в бесчисленные бессонные ночи научился одной вещи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не относиться к себе слишком серьёзно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только отбросив гордость, выставив на обозрение самые поверхностные вещи, позволив людям судить, подозревать, клеветать, ты сможешь, не имея более низкого ада, шаг за шагом подниматься к небесам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сапсан» был недостаточно стоек, как и он сам в прошлом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден услышал, как Ли Вэй скучающим и разочарованным тоном произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы я мог попасть в него трижды, но пощадил, это считается, что я его поймал? Ведь в реальной ситуации он был бы уже мёртв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наблюдавшие со стороны чиновники Службы безопасности переглянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден из предосторожности промолчал, а его коллега, с которым у него были хорошие отношения, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, можно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие зашумели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Действительно, у каждого своя специализация, необязательно испытывать навыки ближнего боя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я пойду сообщу Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что они утвердили новое правило, исход игры предрешён, а на оставшуюся часть соревнования смотреть особо нечего, Драйден подошёл к углу диспетчерской и отправил Ли Вэю письмо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Почему ты разозлился?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ Ли Вэя пришёл всё так же быстро, заставив Драйдена заподозрить, что тот — человек нового века, у которого и на пальцах, и на лбу прикреплены телефоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: 【Я видел в диспетчерской, как ты ловил «Сапсана», и слышал твои слова. Мне показалось, что твой тон был злым.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: 【Вовсе нет, командир.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: 【Лгать — неразумно. Возможно, я уделяю тебе достаточно внимания и знаю тебя лучше, чем ты думаешь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был ответ на слова Ли Вэя, сказанные им в тире: «Служба безопасности меня не замечает».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, находившийся за несколько километров, невольно улыбнулся. Он задумчиво потёр раскрасневшееся после интенсивной нагрузки лицо, но в конце концов ничего не сказал, лишь отправил Драйдену смайлик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Щенячьи глазки】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден собирался продолжить расспросы, но Ли Вэй прислал сообщение: 【Не хочешь сегодня вечером вместе поужинать? ‘Конфетти’】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: 【Тогда я расскажу тебе то, что ты хочешь знать, дорогой командир Драйден.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Драйдена прервалось, он инстинктивно поднял голову и огляделся по сторонам, словно опасаясь, что кто-то увидит это письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он снова опустил голову и перечитал его. Убедившись, что не ошибся, за короткое время обдумал несколько вариантов ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отказаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это редкая возможность сблизиться с Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако это выглядит несколько… неуместно. Как старший по званию, с какой стороны ни посмотри, он не должен принимать приглашение, которое может размыть границы их отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что Ли Вэй никогда не стеснялся своей ориентации, к тому же обладал выдающейся внешностью. Если у посторонних возникнут непристойные догадки, они, возможно, и не коснутся Драйдена, но обязательно повлияют на Ли Вэя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>