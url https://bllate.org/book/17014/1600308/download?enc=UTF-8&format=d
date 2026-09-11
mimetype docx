--- v0 (2026-05-24)
+++ v1 (2026-09-11)
@@ -46,1587 +46,947 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтон выкраил время, чтобы заглянуть на «игровую трансляцию», главным образом потому, что его всё ещё тревожило состояние Ли Вэя после стрельбы позавчера.</w:t>
-[...1535 lines deleted...]
-        <w:t>— Ты чего так торопишься?</w:t>
+        <w:t>— В итоге Эрик сказал, что там есть две «красные точки», помеченные как «слушатели Национальной криптографической академии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были однокурсники номер два.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Преследователи, желая набрать побольше очков, выслеживая цель, должны были также остерегаться других преследователей, которые могли бы отобрать у них «голову», поэтому не выбирали масштабное сотрудничество. Но если были надёжные друзья, то группа из двух-трёх человек была надёжнее, чем одиночная работа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воробей тоже спрашивал Ли Вэя, не хочет ли он присоединиться к его команде, но у него уже был напарник, а Ли Вэй хотел поймать только Сокола, поэтому они не стали действовать вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те двое, что перекрыли мост, возможно, были Воробьём и его напарником, а возможно, и нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй надеялся, что нет, потому что эта стратегия явно работала на других — если преследуемый не был дураком, он ни за что не пошёл бы по этой дороге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На реке сновало множество катеров, которые стали лучшим выбором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белая открытая моторная лодка медленно скользила вдоль берега рядом с Садовым районом. Несколько молодых парней и девушек, держа удочки, лежали на палубе, ели шашлык, пили пиво и громко включали музыку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На той лодке прячется твой однокурсник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй удивился, поднял бинокль и долго всматривался в лодку, но так и не смог узнать, кто из находящихся на палубе был его знакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это мастер маскировки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это точно был ещё один преследователь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие тоже проявляли свои таланты: кто-то нанимал дроны, кто-то просматривал камеры, кто-то пытался взломать брандмауэр камер сети Бюро безопасности…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Ли Вэй, казалось, ничего не делал, но первым определил местоположение Сокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Принцип был прост: хотя под «красными точками» не было имён, он ещё вчера вечером, после занятий, велел Эрику включить отслеживание и пометить «красные точки», принадлежащие Соколу и двум другим преследуемым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проблема была в том, что у злого духа была способность находить на своей территории людей определённой профессии, а не «живая карта». Поэтому Эрику приходилось через определённые промежутки времени включать свою способность, сначала определять точки, принадлежащие Соколу и двум другим преследуемым, затем на несколько секунд отдыхать, и снова включать, чтобы ухватить эти три конкретные точки и посмотреть, в какую сторону они двигались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждая точка для Эрика выглядела одинаково, и при малейшем расслаблении их можно было перепутать или потерять из виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому за всю ночь злого духа чуть не отправили на небеса. Ли Вэй, боясь, что тот будет лениться или нарочно навредит, скрепя сердце, обнял винтовку и бодрствовал вместе с ним —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это ж надо! У кого ещё «чит»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это такая тяжёлая работа?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, ночные усилия окупились. Сегодня Эрик, с красными глазами — то ли от недосыпа, то ли такими уродился, — привычно сообщил Ли Вэю местоположение Сокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй достал бумажную карту города N, поставил на ней крестик маркером, подхватил снайперскую винтовку и пошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик сейчас так раздражался на Ли Вэя, что по идее должен был саботировать работу, но прошлой ночью они оба вложили слишком много сил, безвозвратные потери были слишком высоки. При мысли о том, что он так старался, а Ли Вэй всё равно не займёт первое место, ему становилось невыносимо больно! Поэтому он сам активно затараторил в наушнике:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты можешь идти побыстрее? Я присмотрю за целью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он недоумённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты чего торопишься?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,915 +1006,979 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если ты их не победишь, то ты после этого…</w:t>
-[...863 lines deleted...]
-        <w:t> </w:t>
+        <w:t>— Если ты их не победишь, разве это будет справедливо по отношению…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ко мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …по отношению к самому себе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это прозвучало как-то нелогично, и он поспешно поправился, с напускным презрением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой настоящий противник — злые духи из Мира Теней. Эти несколько новичков в реальности — раз плюнуть. Не дай мне повода смотреть на тебя свысока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подслушивающий сотрудник Бюро безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очнись, «цундэре» уже вышло из моды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек рядом с Драйденом не удержался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй чуть не убил его. Почему же он, кажется, так хорошо относится к Ли Вэю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Странно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но умение заставить злого духа сотрудничать — тоже способность. Никто не считал, что Ли Вэй использует «чит» неправильно. Чем это отличается от помощи компьютерного гения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неважно, чёрная кошка или белая, лишь бы мышей ловила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С другой стороны, Ли Вэй поднялся на крышу одного из зданий в квартале, где находился Сокол, с хорошим обзором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он открыл чемодан, собрал детали, установил снайперскую винтовку на краю крыши и, глядя через мощный прицел, пристально следил за целью в конце обзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол был одет в куртку, на голове бейсболка. Он прятался в уличной телефонной будке и звонил. Возможно, связывался с товарищем у реки, чтобы придумать, как переправиться в Западный порт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Вэй не собирался давать ему спокойно строить планы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шумные птицы должны сидеть в клетке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До 14 лет Ли Вэй часто ездил с отцом в горы штата Нью-Йорк на охоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он держал снайперскую винтовку, которая была ненамного ниже его самого, и делал то же самое: сначала проверял окружающую обстановку, затем прятался в траве, затаив дыхание, наводил ствол на цель —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сейчас в прицеле были не животные, а чёрный «Тойота» Сокола, припаркованный у телефонной будки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый выстрел попал в шину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг никого не было, поэтому Ли Вэй, подождав несколько секунд, поправил угол и сделал второй выстрел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз бензобак машины взорвался, раздался резкий сигнал тревоги, в небо взметнулись пламя и жар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол в телефонной будке внезапно остолбенел!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,67 +1998,1747 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бюро безопасности: вы говорили, это новичок?</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Бюро безопасности: Говорили же, новичок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волна взрыва накрыла всё вокруг. Сокол пригнулся, прикрывая голову. Первая мысль была — кто-то его нашёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как это возможно??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он с вечера подготовился по полной — тогда все должны были собраться в аудитории Криптографической академии, чтобы получить от инструктора Хань Цзэ камеры и правила соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В правилах, помимо некоторых требований безопасности, в основном говорилось, что игра начинается в восемь утра следующего дня, каждый слушатель находится под наблюдением камер, и запрещено заранее переправляться через реку в Западный порт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако запрет на преждевременную переправу не означал запрета на преждевременную подготовку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умные люди понимали, что это значит: настоящая «королевская битва» началась в тот момент, когда они покинули аудиторию. Встреча в аудитории сегодня была последним разом, когда они находились на виду. Кто посмеет вернуться вечером в обычное жильё, того будут подкарауливать до восьми утра, и он вылетит первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё вполне соответствовало логике реального мира: если за тобой действительно следят, кто ж рискнёт вернуться домой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол не только не пошёл домой, но и нанёс упреждающий удар: он умудрился установить жучки и прослушку на каждого однокурсника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По идее, все после ухода из академии должны были проверить себя, выбросить ненужные личные вещи и переодеться в новое. Но вдруг найдётся кто-то, кто прошёл «обязательное образование» невнимательно? Разве он не получит огромное преимущество?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол, у которого были такие мысли, конечно, тщательно проверил и все свои вещи. Одежду, обувь, электронику, рюкзак… Ничего не оставил, всё заменил на новое, после чего просидел всю ночь в углу парка, где не было общественных камер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такой ситуации кто бы мог его найти? Кто бы смог его найти??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда раздались выстрелы, Сокол похолодел от ужаса. Он даже заподозрил, что стрелявший — не слушатель Криптографической академии, а настоящий киллер, и его просто затянуло в разборки мафии или атаку террористов!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он застыл в телефонной будке на мгновение, но вокруг было пугающе тихо, и третья пуля, казалось, не спешила прибывать. Тогда он осторожно приоткрыл дверь и выскользнул в щель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом процессе он осознал: Бюро безопасности, наблюдающее за всем этим, не дало никакого предупреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, человек, который сейчас целился из ружья в птицу, действительно был одним из его однокурсников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы это мог быть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где он прячется?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пот стекал по виску Сокола. Он поднял голову, окинул взглядом несколько крыш с хорошим обзором, которые могли бы служить снайперскими точками, и злобно крикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто бы ты ни был, если смелый — спускайся и дерись со мной лицом к лицу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол прекрасно понимал: в отличие от настоящей операции по поимке террористов, его однокурсник не мог его убить. Чтобы схватить его, противнику нужно было показаться, и тогда оба оказались бы на виду, и исход был бы неясен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот метод не совсем честный, но в рамках правил — всё ещё действенный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако его противник не спешил закрывать сделку. Сокол, как дурак, прокричал в пустоту несколько раз, но в ответ получил лишь испуганные и удивлённые взгляды прохожих. Никакого ответа, словно тот уже ушёл и не снизошёл до того, чтобы противостоять ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол посмотрел на горящую впереди, словно праздничный костёр, машину, стиснул зубы, но в душе вздохнул с облегчением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в глубине души надеялся, что этот неизвестный «мор» ушёл. Или, если бы ему удалось попасть в оживлённый центр, затеряться в толпе, противнику было бы гораздо труднее в него выстрелить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и не знал, что сотрудники Бюро безопасности как раз обсуждали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сокол занервничал. Лак Ли Вэй и не думал уходить далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У новичка отличный глазомер и крепкие нервы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-то с завистью сказал Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ему всего 26? Ты подобрал отличный кадр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой листал досье Ли Вэя и бормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уборщик? Чёрт возьми, откуда взялся такой крутой уборщик? Восточный «подметающий монах»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден улыбался, не говоря ни слова, на лице — высокомерная скромность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Коллега спросил с намёком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне как раз не хватает снайпера. Может, одолжишь его нашему отделу на пару дней для практики…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден посерьёзнел и строго сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отнимать то, что нравится другому, — невежливо, мистер Шерман. Он мой человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он подписал контракт с Бюро безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Коллега, пользуясь возрастом, начал капризничать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если он согласится, то сможет работать на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Можешь попробовать. Посмотрим, согласится ли он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден принял позу, полную уверенности в успехе, и, сказав это, замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А там, где никто не видел, он плотно сжал губы, и в его взгляде прибавилось недовольства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не слышавший их спора, проявлял удивительное терпение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он неторопливо убрал снайперскую винтовку, наклонился и поцеловал её ствол посередине, засунул обратно в чемодан, достал носовой платок и вытер руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, повернувшись к камере Бюро безопасности, двумя руками сложил большое сердечко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого-го!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тьфу! Не зря говорят — молодость. Есть в этом мой прежний шик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Круто-то круто, но кому он это показывает? А вдруг зрителей нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед экранами старички и старушки неожиданно оживились, все взгляды были прикованы к экрану Ли Вэя. Можно было подумать, что это какая-то группа фанаток, обожающих пожилых звёзд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Драйден заметил этот поцелуй. Вспомнив, как позавчера вечером Ли Вэй стоял на одном колене перед бетонной стойкой в тире и стрелял, в его душе вдруг возникло неясное, невыразимое щекочущее чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он моргнул, подавил это чувство кашлем, поднял одноразовый бумажный стаканчик и сделал большой глоток воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С тобой всё в порядке, Уильям?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>