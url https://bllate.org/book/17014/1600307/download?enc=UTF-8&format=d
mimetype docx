--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -46,1235 +46,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтону пришлось признать: некоторые люди рождаются для того, чтобы жить рядом с пороховым дымом.</w:t>
-[...1183 lines deleted...]
-        <w:t>После короткой паузы он всё же смягчил голос:</w:t>
+        <w:t>«Если случится какая-нибудь неожиданность, кто будет нести ответственность? Ты или я?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй понял по его тону, что, похоже, ничего не выйдет. Всё уже было готово, не хватало только последнего штриха, и вот этот последний штрих перерубили на полпути. Его зелёные глаза мгновенно потускнели, на лице проступили раздражение, обида и разочарование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену показалось забавным, как менялось его настроение — словно ребёнок, который не получил рождественский подарок и вот-вот надуется, начнёт канючить и клянчить у родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек, способный угрожать даже злому духу, — и в нём ещё осталась такая детская сторона?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель начальника Службы безопасности, которому после Нового года вот-вот должно было стукнуть тридцать один, вдруг почувствовал странную, неуместную мягкость, но нужные слова всё равно следовало сказать. И, чтобы скрыть эту мягкость, он намеренно усилил тон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что бы ты ни собирался делать дальше — убеждать меня или умолять, — не говори таких наивных вещей, как «я сам отвечаю за свои поступки». Ты не сможешь. Никто не сможет. В конце концов мне всё равно придётся расхлёбывать за тобой кашу. И даже так ты готов из-за простого соперничества, чтобы быть первым, рисковать без всякой необходимости?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пристально посмотрел на него, помолчал, потом скрестил руки на груди и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не «риск без необходимости». Ты просто недостаточно меня знаешь. Принимаешь меня за подростка, который выучил пару поверхностных приёмов и уже не может удержаться, чтобы не выпендриваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Называй меня «командир», — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты дал мне шанс узнать тебя? Мне кажется, ты слишком хорошо обо мне думаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он достал телефон, открыл только что полученное письмо и показал его Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда ты ходил в Изнанку болтать со злым духом, ты тоже не подумал сначала предупредить меня. Что, тогда мы были чужими, а теперь ты считаешь меня отцом, который будет безоговорочно тебя поддерживать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта фраза, в общем-то, не была особенно строгой, не говоря уже о сравнении с теми офицерами, которые без причины срываются на подчинённых, чтобы выпустить пар. Однако, непонятно почему, напор Ли Вэя начал понемногу спадать. Драйден видел: он не отказывался от спора, просто на мгновение у него не осталось сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть сигарета?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— через несколько секунд неожиданно спросил молодой человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден заметил, что кончики пальцев, лежащие на его куртке, мелко дрожат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вспомнил медицинскую карту Ли Вэя, покачал головой и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчал, потом смягчил тон:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,787 +686,851 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, в порядке, в порядке, — дважды повторил Ли Вэй, но лицо у него было совершенно бескровным, а на висках выступил холодный пот, так что слова звучали совсем неубедительно. Он положил пиджак на бетонный столик и сказал: — Кто из нас кому меньше доверяет, обсудим чуть позже. А сейчас мне надо в туалет.</w:t>
-[...735 lines deleted...]
-        <w:t>Он подошёл ближе и помог Ли Вэю выпрямиться. На этот раз тот не стал сопротивляться и, наваливаясь на него, хмыкнул:</w:t>
+        <w:t>— В порядке, в порядке, — повторил Ли Вэй дважды, но на лице не было ни кровинки, а на висках выступил холодный пот — это выглядело совершенно неубедительно. Он перекинул куртку через бетонную тумбу и сказал Драйдену:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто из нас меньше доверяет другому — обсудим потом. Мне нужно в туалет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё думает о «обсуждении»? Драйдену было и досадно, и смешно. Он даже не стал комментировать, решительно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я провожу тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, оставайся здесь. Я сам справлюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй решительно отказался, резко оттолкнув протянутую руку Драйдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден смотрел, как его шатающаяся фигура бежит к туалету на стрельбище, задумчиво взглянул на снайперскую винтовку на бетонной тумбе, а затем, не раздумывая, последовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подойдя к двери туалета, он услышал шум льющейся воды и приглушённые звуки рвоты, которые вода почти скрывала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден убрал руку с дверной ручки, подумал и, прислонившись спиной к двери, подождал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут рвота стихла, остался только шум воды. Драйден постучал в дверь. Ли Вэй, умываясь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Туалет не мой, я его не открывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден невольно усмехнулся и толкнул дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, сгорбившись, навалился на край раковины; руки, волосы и лицо были мокрыми. Он поднял голову — лицо всё ещё бледное, но выражение стало немного лучше, чем раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они посмотрели друг на друга через грязное зеркало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки глаз Ли Вэя покраснели, словно он плакал, но Драйден знал, что нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, ПТСР? Тревожное расстройство? Психосоматика? С чем это связано?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не спросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такая обстановка явно не подходила для того, чтобы допытываться до сути. Он не хотел слишком портить отношения с Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Служба безопасности тоже меня не жалует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, информацию, связанную со злыми духами, никто и не подумал сообщить ему по собственной инициативе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вернулся к предыдущей теме. Лёжа на раковине, полуприкрыв глаза, он говорил с лёгкой хрипотцой, как лев, задремавший после ранения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А мне всё равно, командир Драйден. Я привык. Тебе тоже стоит научиться быть таким же великодушным, как я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Служба безопасности вовсе тебя не недооценивает, — с противоречивыми чувствами сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это слишком огромная и неповоротливая структура. Многие тугодумы осознают, что твоё существование значит, только через долгое время. Поживёшь здесь подольше — поймёшь, что подавляющее большинство людей гораздо глупее, чем ты думаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошёл и помог Ли Вэю подняться. На этот раз Ли Вэй не стал отказываться, опёрся на него и хмыкнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,83 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обстановка смягчилась, и кое-кто тут же начал вести себя так, будто имеет право на капризы. Дрейтон не счёл нужным отвечать.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Вэй быстро стряхнул воду с руки прямо на пальто Дрейтона. Тот с трудом удержался, чтобы не разжать хватку, и процедил сквозь зубы:</w:t>
+        <w:t>Атмосфера смягчилась. Кто-то начал капризничать. Драйдену было лень отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй быстро вытер мокрые руки о куртку Драйдена. Тот с трудом сдержался, чтобы не отпустить его, от злости на висках вздулись вены:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,211 +1646,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй рассеянно ответил:</w:t>
-[...159 lines deleted...]
-        <w:t>— И ещё вот эту Remington 700. — Дрейтон кивком указал в сторону. — Кейс там. Она теперь твоя.</w:t>
+        <w:t>— Подумаешь, — беззаботно сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сними свою куртку и дай мне, я постираю и верну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вышли из туалета плечом к плечу. Ли Вэй уже собирался пересечь стрельбище и уйти, но Драйден окликнул его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мистер Ли Вэй, вы забыли свои вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй обернулся, увидел куртку на бетонной тумбе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И этот «Ремингтон 700», — Драйден кивнул в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ящик вон там. Он ваш.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,179 +1966,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй удивлённо уставился на него, а Дрейтон сказал:</w:t>
-[...127 lines deleted...]
-        <w:t>Но до переезда нужно было обязательно предупредить соседку и подругу Сяо Мэй, живущую рядом.</w:t>
+        <w:t>Ли Вэй удивлённо посмотрел на него. Драйден сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помни, что ты мне обещал: не направлять ствол ни на одного живого человека. У меня впереди хорошая карьера, и я не хочу сидеть с тобой в тюрьме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следующие двадцать четыре часа настроение Ли Вэя было таким же ясным и солнечным, как зимнее небо. Он спрятал ящик со снайперской винтовкой под кроватью и планировал при случае снять квартиру побольше, лучше всего с отдельной комнатой для хранения оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но перед переездом обязательно нужно было сообщить соседке и подруге Сяо Мэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,1123 +2158,1939 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты в последнее время ужасно занят. На выходных идёшь на ужин? Будем я, Мац и, может, ещё один новый друг Маца.</w:t>
-[...1071 lines deleted...]
-        <w:t/>
+        <w:t>— Ты в последнее время очень занят. Пойдёшь на ужин в выходные? Буду я и Мац, может, ещё новый друг Маца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мац был одним из тех приятелей, с которыми Ли Вэй «скатился» после окончания университета. Они редко общались, только когда Сяо Мэй устраивала встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду, — сказал Ли Вэй, планируя сообщить Сяо Мэй о переезде во время встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда определитесь с местом и временем, предупредите меня заранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, мистер Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй торжественно кивнула, используя обращение, которое часто употреблял Драйден, отчего сердце Ли Вэя испуганно ёкнуло, но она этого даже не заметила и завыла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё пропало! Последний свободный художник среди нас превращается в офисного планктона, которому нужно отмечаться и отпрашиваться…!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не стал ничего объяснять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его подпольные отношения со Службой безопасности нельзя было раскрывать никому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Целый день и ночь пролетели незаметно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среда. В городе N снова хорошая погода: ни облачка, ветер слабый. Ли Вэй был доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инструктор Хань Цзэ объявил во временно созданной группе однокурсников о начале игры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако среди учеников этого набора было немало специалистов по компьютерам. Чтобы никто не отследил их местоположение, едва они выйдут из дома, никто не был настолько глуп, чтобы брать с собой телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только две стороны могли отслеживать реальное местоположение каждого ученика: одна — Ли Вэй, который использовал «чит» Изнанки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мог видеть постоянно движущиеся красные точки на карте, каждая из которых представляла цель, только под точками не было имён — злой дух мог узнать имя человека, только затащив его в Изнанку через служебный справочник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что теоретически Ли Вэю нужно было проверять каждого, кто есть кто: кто преследователь, а кто жертва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другой стороной, способной видеть общую картину, были официальные лица. На груди каждого ученика была закреплена специальная камера; пока они играли в «королевскую битву», чиновники Службы безопасности, если не были заняты, могли зайти в комнату наблюдения, сесть перед экранами и смотреть, как дети соревнуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тех, кто мог спокойно прийти поглазеть, не боясь, что их отчитают, было не так много. Поэтому в начале игры присутствовали либо те, у кого должность была достаточно высока, либо те, у кого власть была достаточно велика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Драйдена должность была достаточно высока, и власть достаточно велика, но он не был любителем «бить баклуши» на работе. Сегодня он редко появился в комнате наблюдения, и несколько стариков и старух, перешагнувших полувековой рубеж и хорошо знавших толк в балансе работы и отдыха, даже удивились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уильям, каким ветром тебя занесло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садись быстрее, — кто-то отодвинул для него стул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты как раз вовремя, игра только началась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, я только взглянуть, — вежливо сказал Драйден, быстро окидывая взглядом три ряда больших экранов впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то заметил, куда он смотрит, хлопнул себя по лбу и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, я вспомнил! Новичок из твоего отдела — один из учеников этого набора Академии шифров, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этого парня зовут Лак Ливиус, верно? Он дилетант, хороших результатов от него ждать не стоит. Не будь к нему слишком строг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден всегда был жёсток в оценке подчинённых; коллега, опасаясь его разочарования, заранее подготовил почву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дай-ка посмотреть, на каком экране наш мистер Ливиус?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден молча указал на левый верхний угол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Коллега проследил за его пальцем и в тот же миг выругался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт возьми, а это он что делает?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примечание автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правильное обращение к Ли Вэю на самом деле — мистер Ливиус (Mr. Livius) или мистер Ли. Драйден любит называть его «мистер Ли Вэй»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это довольно забавное прозвище (поглаживая подбородок).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден улучил момент, чтобы прийти посмотреть «прямую трансляцию игры», главным образом потому, что беспокоился: после стрельбы позавчера у Ли Вэя могло быть плохое состояние, связанное с самим актом «снайпинга».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя потом Ли Вэй объяснил, что просто слишком устал за день, а переутомление действительно может вызвать гипогликемию или расстройство нервной системы, Драйдену всё равно казалось, что дело не в этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлый раз, когда они гуляли у реки, Ли Вэй упомянул своего отца, «страстного любителя огнестрельного оружия»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лайнера Ливиуса. Драйден воспользовался случаем и снова навёл о нём справки. Выяснилось, что это был «отшельник», родившийся в прошлом веке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В 1970 году Лайнер Ливиус родился в маленьком городке в юго-западном штате Федерации. В конце XX века мобильные телефоны и интернет были ещё недостаточно развиты, бумажных записей о нём осталось крайне мало. Единственная заметка, которую Драйдену удалось найти, гласила, что в 1984 году Лайнер Ливиус выиграл чемпионат по охоте, проводившийся в его городке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме этого, он не служил в армии, не учился в университете, не имел судимостей, никогда не брал кредитов и не оформлял кредитных карт… Вплоть до 2004 года, когда его сыну Ли Вэю пришло время идти в школу, он не пошёл в местную администрацию оформлять свидетельство о рождении ребёнка с задержкой и не получил водительские права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звучит так, будто он вёл себя непозволительно скрытно и безответственно — кто же ждёт, пока ребёнку исполнится шесть лет, чтобы оформить свидетельство о рождении?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в отдалённых районах Федерации в прежние времена такое случалось нередко. Обычно это было связано с недостаточно строгим местным управлением и тем, что люди из-за транспортной недоступности или недостатка осведомлённости вовремя не регистрировались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем, в 2012 году, когда Ли Вэю было 14 лет, Лайнер и его жена возвращались домой на машине в дождливую и ветреную ночь. Из-за плохой видимости они столкнулись с большим грузовиком и оба погибли на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать Ли Вэя звали Ли Цюшань. Она содержала чайную, доставшуюся от предков. Официальных записей о ней осталось сравнительно много, но все они были стандартными этапами биографии — ничего примечательного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короче говоря, биография Ли Вэя была простой и чистой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него не было других родственников. С 14 до 18 лет он жил в приёмной семье, назначенной правительством. Повзрослев, Ли Вэй поступил в Чикагский университет на бакалавриат, получил степень с помощью студенческих кредитов и стипендий, а во время учёбы в аспирантуре выплатил долги и зажил свободной, независимой жизнью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как вдохновляюще!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так вдохновляюще, что даже не верится, что он из Федерации. Наверное, тут сказываются гены матери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы то ни было, Ли Вэй никак не мог скрывать какую-то большую тайну. Однако Драйден не мог удержаться от того, чтобы не изучать его, не анализировать, и чем больше он общался с Ли Вэем, тем больше чувствовал, что в нём повсюду разбросаны загадки — не опасные, но от которых свербит в душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Ли Вэй мог слышать мысли Драйдена, он бы прямо сказал, что у него нет склонности к самоистязанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы каждый раз после выстрела его тошнило, он бы давно переквалифицировался в законопослушного гражданина и не стал бы путаться со Службой безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден считал его человеком с идеалами и амбициями, но на самом деле у Ли Вэя не было идеалов — было только желание отомстить. В данный момент единственной мыслью в его голове было: по очереди навалять всем, кто ему не нравится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цель преследуемых, в том числе «Сапсана», — Западный порт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между Западным портом и Садовым районом протекает река — та самая Патерсон, что течёт у дома Драйдена. Из Садового района в Западный порт ведёт обычный маршрут — эстакада через Патерсон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас кто-то, переодетый дорожным инспектором, устроил на въезде на мост «временный пост проверки» и досматривает каждую проезжающую машину. Даже без доклада злого духа Эрика Ли Вэй мог догадаться, что это, скорее всего, один из его однокурсников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>