--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -46,979 +46,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С самого момента пробуждения новый день для Ли Вэя превратился в сплошную беготню.</w:t>
-[...927 lines deleted...]
-        <w:t>Оперативник: «? Конечно нет, у нас вообще-то есть правила!»</w:t>
+        <w:t>Им нужен был злой дух-двойной агент, чтобы помочь наладить связи в Изнанке и провести Ли Вэя на территорию других злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этим двойным агентом был старший сын сэра Чарльза, с которым Ли Вэй столкнулся в прошлый раз, — Эрик Бёрн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Эрик не особо сотрудничал, всё пытался отделаться ложью: то одно невозможно, то другое не выходит. Но следователи Федеральной службы безопасности даром хлеб не ели. Через два с половиной дня Эрик, словно студент, не способный решить задачу по высшей математике, был уже выдрессирован и стал куда послушнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник наружного наблюдения сказал как на духу: «Он согласился. Штаб, возможно, задержит его ещё на пару дней, выведает у него всё, а потом уже сообщит тебе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул, наклонился и, понизив голос, спросил: «А могу я сейчас зайти и перекинуться с ним парой слов?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник наружки: «? Конечно, нет, у нас есть правила!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,1203 +270,1075 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Смысл был предельно ясен: правила существуют, чтобы их нарушать.</w:t>
-[...1151 lines deleted...]
-        <w:t>Цай Сян — агент Бюро безопасности.</w:t>
+        <w:t>Намекая, что правила созданы, чтобы их нарушать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник наружки: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один раз оступился — и вековая вражда. Он сдался: «Зайти можно, но я обязан доложить начальству, скрыть от них это не смогу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, как специально нанятый уборщик, рано или поздно должен был встретиться с двойным агентом-злым духом Эриком. Просто сейчас он был новичком на стажировке, и Служба безопасности вспоминала о нём только в самую последнюю очередь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден придавал Ли Вэю достаточно значения, но он был всего лишь одним человеком, и уследить за всем было трудно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Ли Вэй умел отстаивать свои интересы. Если гора не идёт к Магомету, то Магомет идёт к горе. Он поблагодарил сокрушающегося сотрудника наружки и уже собрался поднять крышку канализационного люка, как тот остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, в этот раз не нужно. В Изнанке есть кто-то свой, я свяжусь с ними, и они велят злому духу впустить тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И такое бывает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй постоял немного перед машиной, увидел, как сотрудник наружки что-то тараторит в рацию, и в следующий миг пейзаж перед глазами изменился — он снова оказался перед особняком сэра Чарльза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако на этот раз дворецкая Эвелин погрузилась в сон и не могла встретить новичка своей поворачивающейся на сто восемьдесят градусов головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик Бёрн стал марионеточным лордом этих владений. Когда Ли Вэй увидел его, тот собственноручно поливал два безнадзорных зелёных растения в саду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав шум за спиной, он резко обернулся. Его светло-голубые глаза мгновенно стали ярко-красными, губы скривились, обнажив два ряда острых клыков. Превратившись в вампира-демона, Эрик зарычал на Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мерзкое животное, не сдерживающее обещаний!! Вы обещали дать мне время отдохнуть…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На полуслове он осознал, что пришедший — не следователь из Службы безопасности, но это не заставило его расслабиться, а, наоборот, напрягло ещё больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Это ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-под его старомодных брюк, не контролируя себя, высунулся тёмно-красный демонический хвост, туго обвившийся вокруг талии. Красные глаза с опаской уставились на Ли Вэя, и он глухо произнёс: — Ты разрушил всё, что у меня было, и ещё смеешь являться перед лицом врага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был крайне удивлён новым обликом злого духа Эрика, но это не помешало ему вытащить пистолет и пригрозить: — Злые духи убивают и жгут, расплата за это — лишь заслуженная кара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда я видел тебя в прошлый раз, я думал, ты послушный и понятливый парень. Надеюсь, ты не разрушишь моё хорошее впечатление о тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо злого духа стало синевато-бледным, гримаса исказила его черты, но он молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй спросил: — Я вижу, снаружи дежурят люди из Службы безопасности. Допрос закончен? Ты уже бесполезен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, они дали мне пятнадцать минут свободного времени, — гневно сказал Эрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не собираюсь тратить их на тебя. Что тебе вообще нужно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй озвучил то, что хотел разузнать: — Насколько велика территория Изнанки? Ты можешь приблизиться к реальному району Западного порта?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Район Западного порта — это место проведения учебных мероприятий Академии шифров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он примыкает к океану, имеет протяжённую береговую линию, там находится крупнейший международный порт на востоке Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А из-за большого потока людей, плотной концентрации промышленных объектов и складов, постоянного движения рабочих, криминогенная обстановка в Западном порту оставляет желать лучшего, там часто орудует мафия, это зона бедствия для торговли наркотиками и контрабанды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был человеком, умеющим находить лазейки. Конкретно это проявлялось в том, что, имея дело с Изнанкой, он всё время думал, как бы воспользоваться помощью Службы безопасности, а теперь, когда предстояло столкнуться с сокурсниками из Академии шифров, он начал размышлять, нельзя ли получше использовать инструменты Изнанки — злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумать только, у владений злых духов есть два удивительных свойства. Первое: размер пространства не соответствует реальному, а это значит, что Ли Вэй, возможно, сможет, путешествуя по Изнанке, быстро перемещаться в реальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Второе: злые духи могут призывать в Изнанку людей определённых профессий из реального мира, и в каждом владении есть брошюра под названием «Справочник сотрудников», где записаны имена и профессии людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В текущем справочнике значилось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ни Юйлань, начальник штаба Службы безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Айви Кук, следователь военного ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цай Сян, агент Службы безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,1443 +1358,1971 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ларк Ли Вэй — уборщик.</w:t>
-[...1391 lines deleted...]
-        <w:t/>
+        <w:t>Лак Ли Вэй, уборщик мест преступлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приставка «мест преступлений» была, похоже, кем-то насильно замазана, превратившись в расплывчатое чёрное пятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Справочник сотрудников принесла начальник штаба, которая, закончив свои дела, пришла поглазеть на происходящее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она объяснила Ли Вэю: — Злые духи и их владения делятся на уровни. Чем выше уровень злого духа, тем он сильнее, и тем подробнее информация в справочнике сотрудников. В будущем мы обязательно столкнёмся с высшими злыми духами — но, к счастью, у Эрика есть способ кое-что для нас прикрыть. Не так ли, Эрик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух, уткнувшись в поливку цветов, фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он дуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Начальник штаба, собрав длинные рукава ханьфу и поправив шпильку в затылке, сказала как ни в чём не бывало: — Следователь, присланный из военного ведомства, действовал несколько жёстко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Эрик тут же разразился бранью: — Она психопатка!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То «животное», то «психопатка»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— похоже, за эти два дня психологическая травма, нанесённая ему Службой безопасности, была размером с футбольное поле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не сталкивался с допросами. Узнав об этом, начальник штаба Ни Юйлань усмехнулась: — Тебе стоит этому научиться. Может, когда-нибудь пригодится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако обучение не входило в её обязанности, и она продолжила говорить о деле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эрик получил разрешение от хозяина владения и может вносить простые изменения в информацию в нашем справочнике сотрудников, удалять некоторые неважные описания. Когда он отправится во владения других злых духов, то сможет содержимым этого справочника перезаписать содержимое другого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, в справочнике высокого уровня изначально могло значиться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лак Ли Вэй, уборщик мест преступлений, заключил специальное соглашение со Службой безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Эрик внедрится и состыкует два справочника, это будет равносильно успешному заражению компьютерной системы вирусом с USB-накопителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Содержимое другого справочника на короткое время изменится на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лак Ли Вэй, уборщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это продлится недолго, но будет вполне достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух Эрик снова фыркнул, бессильно ярясь: — Хитрец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ничего не поделаешь: у хозяйки владения Эвелин, как назло, была дочь-убийца, которую Ли Вэй держал за горло?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальник штаба не обратила на него внимания и спросила Ли Вэя: — Ты ведь говорил, что собираешься в Западный порт. Нужно, чтобы Эрик тебе помог? Его владения могут дотянуться максимум до границы Садового района и Западного порта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этого достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, немного подумав, сказал Эрику: — Послезавтра утром я хочу, чтобы ты нашёл всех учащихся Государственной академии шифров в Садовом районе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве «учащийся Государственной академии шифров»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— не своего рода профессия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злые духи могут хватать поваров и уборщиков в Изнанку, так почему бы им не пометить и студентов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик нахмурился: — Ты хочешь, чтобы я запер этих людей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, не нужно, — коротко ответил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто сообщи мне их примерное местоположение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покинул Изнанку в 8:15 вечера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В 8:30 он ровно в срок прибыл в условленный тир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден привык приходить заранее и уже долго ждал в пустом дворе. Он собирался спросить Ли Вэя, куда тот отправился после окончания тренировки, но Ли Вэй, не глядя по сторонам, прошёл мимо него к снайперской винтовке, установленной на цементной тумбе высотой примерно по колено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— "Ремингтон 700"? Неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглядывая снайперскую винтовку перед собой, он быстро снял пиджак и небрежно бросил его стоящему позади Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден рефлекторно поймал его и открыл рот: — Ты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окончание фразы застряло в горле, потому что Ли Вэй явно не собирался с ним разговаривать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша стоял к нему спиной, опустившись на одно колено, взгляд его был сосредоточен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы с мозолями от ручки уверенно легли на спусковой крючок снайперской винтовки, словно это движение повторялось тысячи раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдену пришлось признать: некоторые люди рождаются для порохового дыма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наблюдать за тем, как Ли Вэй настраивает снайперскую винтовку, было настоящим удовольствием. Он контролировал дыхание, регулировал прицел, устанавливал точку стрельбы — словно реставрировал драгоценное произведение искусства. Спусковой крючок под его пальцами казался мягким и послушным маленьким зверьком…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался глухой выстрел. Драйден, взявший на себя роль наблюдателя, глянул в бинокль с большим увеличением и сказал: — Цель не поражена. Отклонение вправо на 1,5 метра, превышение на 0,2 метра. Скорость бокового ветра сейчас около 5 м/с. Учти поправку на ветровой снос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всегда занимал штабные должности и никогда не работал в паре с настоящим снайпером на поле боя, но, как говорится, не евши мяса, он видел, как свиньи бегают, и изучал соответствующую теорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый выстрел Ли Вэя не попал в цель — это была пристрелка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед выполнением задачи или на тренировке пристрелка — очень важный этап. Её цель — убедиться, что оружие, боеприпасы и система прицеливания в норме, и своевременно скорректировать параметры стрельбы в соответствии с условиями окружающей среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял. Поправка ветра влево на 6 делений, снижение высоты на 1 деление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Ли Вэя был очень тихим, почти бормотанием. Он снова отрегулировал прицел, на этот раз движения были более уверенными, чем в прошлый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно в его теле пробуждались старые, забытые воспоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался ещё один выстрел. Из передней части "Ремингтона 700" вырвалась едва заметная вспышка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз — прямо в цель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с облегчением выдохнул, разжал пальцы, плечи его опустились. Он был напряжён целый день и только сейчас по-настоящему расслабился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как? Я, конечно, не чета вашим профессиональным снайперам, но и не так уж плох, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он совершенно естественно забрал пиджак из рук Драйдена и сказал: — Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покосился на его серьёзное лицо, не совсем понимая его настроения, и осторожно спросил: — Значит, послезавтра я смогу воспользоваться этой винтовкой…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как ты сам думаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— обратным вопросом ответил Драйден.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>