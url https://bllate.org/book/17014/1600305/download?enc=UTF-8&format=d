--- v0 (2026-07-09)
+++ v1 (2026-09-11)
@@ -46,1587 +46,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй и Сокол обменялись карточками ролей.</w:t>
-[...1535 lines deleted...]
-        <w:t>Ли Вэй без возражений пошёл впереди и даже сам открыл перед ним дверь машины.</w:t>
+        <w:t>Драйден подумал про себя: твою машину я тебе и подарил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он привык на работе соблюдать дистанцию с коллегами и подчинёнными и уже собрался отказаться, как телефон снова завибрировал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«От Ли Вэя: Если не хочешь раскрывать свой адрес, я могу припарковаться недалеко от твоего дома, и мы вместе прогуляемся, заодно обсудим рабочие вопросы? [Умоляющий эмодзи] [Рассыпание цветов.jpg]»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он что, «милости просит»? В интернете есть такое выражение, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден озадаченно смотрел на водянистые глаза смайлика-жёлтого шарика и никак не мог связать его с самим Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись ещё немного, он спросил: «Уроки уже закончились?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй отправил ему фотографию, на которой под столом показывал знак «V».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На столе у Драйдена всё ещё лежали недочитанные документы, но заместитель министра о них уже совершенно забыл. Он смотрел на фотографию и смайлики на экране, начал рассеянно крутить ручку — раз, два, три, и на третьем обороте со стуком отложил её и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я покину Управление безопасности через десять минут».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отправив сообщение, он невольно пожалел о том, что из-за какой-то непонятной причины пошатнул собственные принципы. К сожалению, функцию отзыва сообщений не предусмотрели, и Ли Вэй ответил мгновенно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«[Отлично.jpg] Я жду тебя у входа в главное здание!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот же бесшабашный молодой человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он внимательно заметил, что Ли Вэй упомянул работу, значит, у него, вероятно, есть какая-то просьба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если просишь об одолжении, разве нужно это делать так, словно приглашаешь на свидание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по тому, как ловко у Ли Вэя это получалось, Драйден заподозрил, что немало людей поддавались его обаянию, а потом и сами не помнили, на что согласились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, если мера соблюдена, то это дело добровольное — кто хочет, тот и соглашается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, размышляя, что же такое могло понадобиться Ли Вэю, собрал разложенные на столе документы, сложил их в стопку и сунул в папку, затем накинул пальто и шарф, зажал бумажную папку под мышкой и спустился на лифте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скоро Рождество, погода в городе Эн становилась всё холоднее. Драйден любил зиму за то, что с понижением температуры все автоматически увеличивали дистанцию с окружающими. Пассажиры в лифте хранили торжественное молчание, никто не подходил здороваться и не спрашивал, как он доберётся домой. Драйден наслаждался этой редкой тишиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но некоторым людям суждено быть другими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй прислонился к колонне у входа в главное здание Управления безопасности, бесцельно просматривая какой-то буклетик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он словно не чувствовал холода: даже при температуре ниже двадцати градусов рукава были закатаны, а воротник расстёгнут. Услышав шаги за дверью, он слегка повернул голову, и в его взгляде промелькнула неожиданная, но вполне объяснимая холодность. Однако, увидев Драйдена, он тут же расплылся в улыбке, и эта холодность мгновенно растаяла, словно снег под солнцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет, — молодой человек широким шагом приблизился, разрушая спокойную атмосферу, и, не смущаясь присутствия посторонних, схватил руку Драйдена для рукопожатия с таким жаром, будто в следующий миг намеревался перейти к троекратному поцелую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли, машина на стоянке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйдена передёрнуло. Он шагнул в сторону и приказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Показывай дорогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с готовностью пошёл впереди и сам открыл для Драйдена дверцу машины:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Дрейтон устроился на пассажирском месте, Ли Вэй ловко скользнул за руль и спросил:</w:t>
+        <w:t>Когда Драйден устроился на сиденье, он ловко скользнул на водительское место и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,499 +1038,659 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На набережную Восточного речного района. Знаешь, где это? — спросил Дрейтон.</w:t>
-[...447 lines deleted...]
-        <w:t>— …Я в курсе, — ответил Дрейтон. — Возможно, формулировка была недостаточно точной, но это не означает, что ты можешь воспользоваться ею как поводом для убийства однокурсника. И с каких это пор ты вообще практиковался со снайперской винтовкой?</w:t>
+        <w:t>Драйден сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Набережная в Ист-Ривер. Знаешь, где это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул и нажал кнопку запуска двигателя. Вёл он быстро, но очень уверенно. Драйден заметил, что тот не любит разговаривать за рулём и, в отличие от других, не включает музыку. Когда они добрались до места, Ли Вэй припарковался на стоянке у реки и спросил Драйдена:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сюда подойдёт, сэр?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден открыл дверцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй последовал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уже ужинал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он, стоя на тротуаре на набережной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В Управление безопасности можно заказывать доставку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден взглянул на него, не ответил, запахнул пальто и холодно произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы советовал вам перейти к делу, мистер Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разоблачённый ничуть не смутился, лишь слегка застенчиво улыбнулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно. Могу я подать заявку на использование снайперской винтовки в городской черте?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден прислонился спиной к перилам набережной, сомневаясь, что ослышался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Ты что собираешься делать?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Использовать снайперскую винтовку в городской черте, — чётко повторил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Инструктор Хань из Академии шифров запланировал учебное мероприятие. Он сказал, что мы можем использовать «любые» способы, чтобы найти, остановить и захватить наших противников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, его формулировка была не совсем точна, но это не значит, что ты можешь воспользоваться случаем, чтобы убить своих однокурсников. И когда ты вообще тренировался стрелять из снайперской винтовки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,275 +1710,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, — отрезал Дрейтон.</w:t>
-[...223 lines deleted...]
-        <w:t>Тон Дрейтона немного смягчился, но слова остались прежними:</w:t>
+        <w:t>— Нет, — отрезал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он совершенно не собирался обращать внимание на этого, по его мнению, фантазёра Ли Вэя, нахмурился и зашагал по набережной в сторону своей квартиры. Ли Вэй шёл перед ним спиной вперёд и говорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой отец, Ленар Ливиус, был ярым любителем огнестрельного оружия. Когда мне было три года, он, тайком от мамы, учил меня стрелять из своей коллекции охотничьих ружей боевыми патронами по банкам. Потом он сломал ногу на охоте, стал малоподвижным и переключился на то, чтобы учить меня снайперской стрельбе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теоретически, в Федерации процедура покупки снайперской винтовки ничем не отличается от покупки другого оружия, и во многих тирах есть специальные стрельбища для дальних дистанций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что отец Ли Вэя, человек с весьма своеобразным складом ума и богатой боевой подготовкой, хоть и подозревался в нарушении закона о защите прав детей, но в незаконном владении оружием обвинён быть не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был первый раз, когда Ли Вэй добровольно рассказывал о своём прошлом. Драйден вздрогнул и остановился, но рассказ Ли Вэя на этом оборвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, пистолетом и винтовкой я владею хуже, чем снайперской. И я не собираюсь убивать однокурсников. Она не для того, чтобы стрелять в людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден смягчился, но всё же сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,467 +1998,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хочешь посмотреть, как я стреляю? — предложил Ли Вэй. — Если точность окажется высокой, тогда ты хотя бы подумаешь ещё раз?</w:t>
-[...415 lines deleted...]
-        <w:t>Но в этот момент Ли Вэй вдруг схватил его за запястье и воскликнул:</w:t>
+        <w:t>— Хочешь посмотреть, как я стреляю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— предложил Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если моя точность будет высокой, ты ещё подумаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял левую ногу и поставил её на перила набережной, опёрся локтем левой руки о левое колено, правую ногу чуть отставил назад, а затем поднял правую руку, изображая, что держит длинноствольное ружьё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, это было не главное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное было в том, что это движение идеально подчёркивало впалую поясницу, чёткие изгибы ягодиц и напряжённые бёдра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй прекрасно это осознавал. Он хитровато улыбнулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как бы я хотел, чтобы здесь стояла натуральная девушка или мужчина, которому я нравлюсь. Тогда всё было бы гораздо проще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Драйдена колотилось. Рука в кармане пальто сжалась в кулак, и он выдавил сквозь зубы насмешку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жаль, я не из таких. Разочаровал тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, что ты не такой. Шучу. Надеюсь, я тебя не оскорбил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на эти слова, на лице Ли Вэя явно отразилось разочарование. Он поднял руку, чтобы поправить галстук и скрыть эмоции, но на полпути вспомнил, что сегодня галстука нет, и жалобно опустил руку. Затем повернулся, облокотился на перила и уставился на чёрную воду реки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден уже почти готов был сказать ему что-то в утешение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Вэй вдруг схватил его за запястье и крикнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтон вздрогнул, даже забыв тут же выдернуть руку, и поспешно встал рядом:</w:t>
+        <w:t>Драйден вздрогнул, забыв выдернуть руку из хватки Ли Вэя, поспешно встал рядом с ним и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,547 +2606,1331 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй указал на воду:</w:t>
-[...447 lines deleted...]
-        <w:t>— Тсс, — сказал неизвестный. — На этом причале никогда не было мертвецов. Тебе показалось.</w:t>
+        <w:t>Ли Вэй указал на реку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На воде утки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он часто гулял здесь в одиночестве и знал пейзаж по обе стороны вдоль и поперёк, но впервые заметил этих маленьких животных в реке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Две пушистые утки, большая и маленькая, медленно плыли вдоль берега, проплывая под золотыми фонарями. Ли Вэй издавал причмокивающие звуки, которыми обычно подзывают собак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден холодно наблюдал и обнаружил, что обе утки не обращают на него внимания. В конце концов он не выдержал и рассмеялся с откровенным злорадством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй недовольно посмотрел на него, но Драйден не мог остановиться. Через некоторое время он крепко вцепился в перила, глубоким дыханием восстанавливая спокойствие, и назвал Ли Вэю адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Улица Пионер, 201, район Западная гавань. Там есть тир под названием «Серебряный хребет». Завтра в восемь тридцать вечера я буду ждать тебя там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время, район Западная гавань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луна поднялась высоко, граница между уровнем моря и высокими зданиями стала размытой, в воздухе витал стойкий запах морской соли, машинного масла и бетона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тени ржавого гигантского корабля несколько грузчиков, пьяно покачиваясь, вышли из общежития, направляясь к контейнерному терминалу. Но внезапный крик нарушил тишину порта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Труп!.. Кто-нибудь, вызовите полицию, здесь труп!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий миг из темноты появилась неизвестная рука, которая зажала рот тому, кто видел труп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс, — сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В порту никто не умирал. Тебе показалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кровь брызнула во все стороны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый день. Ли Вэй с момента, как открыл глаза, погрузился в суету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На завтрак времени не было, он схватил приготовленный с вечера готовый сэндвич и выбежал из комнаты. Его соседка Сяо Мэй сегодня работала в утреннюю смену и как раз запирала дверь. Увидев его, она спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты наконец-то одумался и переквалифицировался в манекенщика?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй много лет не вставал рано и был сонным, слова Сяо Мэй влетали в одно ухо, а вылетали из другого. Он туповато постоял несколько мгновений, затем вдруг поднял руку, похлопал себя по поясу, обнаружив, что забыл пистолет, и молча вернулся обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй недоумённо посмотрела ему в спину и пробормотала себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это с ним…?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем трогать пояс, если там ничего нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поясница болит? Почки болят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй достал из прикроватной тумбочки выданный ему Службой безопасности «Глок 19» и вышел из квартиры, Сяо Мэй уже ушла. Он поехал в Управление безопасности, где честно проучился весь день. К счастью, время не было потрачено напрасно: и теоретические, и практические занятия принесли ему большую пользу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В шесть часов вечера Хан Цзэ объявил об окончании уроков. Ли Вэй, игнорируя его пронзительный взгляд, первым покинул аудиторию, отклонил приглашения Воробья и нескольких других однокурсников в бар на вечеринку и направился прямо к входу в район Сады, ведущему в Изнанку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Канал застал остался тем же самым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только теперь снаружи его охраняли люди из Службы безопасности, и в Изнанку так просто нельзя было тащить людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с разузу знал офицера, охранявшего дорогу — это был тот самый сотрудник Службы, который раньше привозил его сюда. Поэтому он как старый знакомый подошёл поздороваться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрый вечер. У вас эти дни работа напряжённая?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он только что днём отрабатывал на занятиях, как беззвучно подкрадываться к цели, и тот сотрудник, тайком игравший в телефоне, даже не заметил его приближения, отчего испугался и чуть не выхватил пистолет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто?!... А, это ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав Ли Вэя, сотрудник спрятал телефон и заговорщицким тоном сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Умоляю, только не рассказывай об этом Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты зачем пришёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Злой дух из Изнанки уже три дня сидит в тюрьме, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он согласился сотрудничать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник: «……»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>