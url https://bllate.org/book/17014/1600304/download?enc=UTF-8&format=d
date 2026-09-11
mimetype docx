--- v0 (2026-07-09)
+++ v1 (2026-09-11)
@@ -46,819 +46,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты только не принимай Сокола близко к сердцу.</w:t>
-[...767 lines deleted...]
-        <w:t>— Видишь вон то здание?</w:t>
+        <w:t>К счастью, из-за отсутствия пересечений в их кругах общения, они давно уже не общались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воробей, словно отбивая чечётку, быстро представил себя и других учеников, и его взгляд внезапно стал острым. Он улыбнулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя Сокол — самонадеянный дурак, в одном он прав: в Школу шифровальщиков Бюро безопасности трудно попасть и легко вылететь. Обычные люди и мечтать не смеют о таком месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он испытующе посмотрел на Ли Вэя и тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как тебе это удалось? В первый же день опоздать, прогулять — и его до сих пор не выгнали!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воробей подозревал, что у Ли Вэя нешуточные связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, немного подумав, указал на здание штаб-квартиры Бюро безопасности вдалеке и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты видишь то здание?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если сейчас с неба упадёт ракета и разнесёт его к чёрту, я лишусь постоянного работодателя.</w:t>
+        <w:t>Ли Вэй сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если сейчас с неба упадёт ракета и уничтожит его, я лишусь постоянного работодателя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,275 +430,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему очень хотелось засмеяться, но он не посмел.</w:t>
-[...223 lines deleted...]
-        <w:t>Ничего странного!</w:t>
+        <w:t>Ему хотелось рассмеяться, но он не осмелился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время его внезапно осенило: оказывается, Ли Вэй — свой человек в Бюро безопасности? И судя по его словам, он уже принят на работу! Ведь остальным сначала нужно пройти обучение и только после получения квалификации можно получить оффер. Подобная ситуация, как у Ли Вэя — наоборот, — если не уникальна, то чрезвычайно редка. Это могло означать только одно: у Ли Вэя есть выдающееся, незаменимое преимущество перед другими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Воробей стал разговаривать с Ли Вэем ещё более тепло. В его голове уже начали разворачиваться сюжеты из третьесортных романов: вот, например, инструктор смотрит на Ли Вэя с особым расположением, Сокол, не выдержав, провоцирует его, но Ли Вэй, прикидывающийся простаком, оказывается учеником «внутренней секты» Бюро безопасности (?) и укладывает его лицом в грязь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него не было личной вражды с Соколом, и конкуренции между ними тоже не было. Но разве это ненормально, когда человек с позывным Воробей ненавидит человека с позывным Сокол? Вполне нормально!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,1139 +590,1107 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге инструктор и правда отнёсся к Ли Вэю по-особенному, Сокол и правда пошёл на провокацию, но всё вышло совсем не так, как воображал Воробей.</w:t>
-[...1087 lines deleted...]
-        <w:t>Студенты один за другим закивали, и Сокол поднял руку:</w:t>
+        <w:t>В итоге инструктор действительно отнёсся к нему по-особому, и Сокол действительно подошёл с провокацией, вот только развитие событий оказалось совершенно не таким, как представлял Воробей. Потому что инструктор Хань Цзэ, казалось, имел на Ли Вэя серьёзную обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня он был не в том белом лабораторном халате, который Ли Вэй запомнил, а в рубашке небесно-голубого цвета и чёрных брюках. С пояса у него откровенно торчал пистолет, что напомнило Ли Вэю информацию, которую сообщил Воробей: Хань Цзэ раньше был профессиональным киллером, от которого у Федерации голова шла кругом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большинство из вас изучали базовые принципы контрразведки и контрнаблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как только Хань Цзэ вошёл в дверь учебного класса, он сразу заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто может мне их пересказать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Присутствующие элиты один за другим подняли руки. Только Ли Вэй не пошевелился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ несколько секунд смотрел на него, затем усмехнулся, скривив губы, и сказал с холодной усмешкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично. Вижу, кроме одного человека, все остальные — прилежные ученики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол без колебаний донёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он прогулял утренние занятия, сэр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ открыл рот, но Ли Вэй, опережая его, с расстановкой произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Хань, наверняка знает истинную причину моего прогула. Если бы не то, что мы сейчас на уроке и я подписал контракт о неразглашении, я бы очень хотел «подробно» обсудить с вами историю с чистящим средством для унитазов и слезоточивым газом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово «подробно» он выделил интонацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше половины учеников в комнате, услышав это, обернулись, думая: вы что, знакомы? Разве Хань Цзэ не был человеком с особым статусом, а не обычным интендантом? И что за чёрный жаргон такое «чистящее средство для унитазов»??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Ты уже нарушил контракт, сказав столько, идиот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— сердито выругался Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жди взыскания!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вы, кучка идиотов, — обратился он к остальным ученикам, атакуя без разбора, — Думаете, что вызубрить учебник — значит показать, какие вы умные? Говорю вам, на практике это ни к чему не приведёт. Настоящий враг не даст вам возможности мысленно перечислять правила «раз, два, три», прежде чем вы начнёте действовать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученики переглянулись, не понимая, чем они его прогневали. Некоторые, например Сокол, решили, что их зацепило из-за Ли Вэя. Когда Ли Вэй обернулся, чтобы тихо переговорить с Воробьём, он увидел, как Сокол показывает ему под столом перевёрнутый большой палец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ругается он, надо сказать, довольно вежливо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, пока Хань Цзэ не видел, ответил ему гримасой, закатив глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол от злости стукнул кулаком по столу. Сидящий рядом парень поспешил погладить его по спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ, отчитав всех, успокоился, повернулся и пошёл за бумагой для печати, не заметив их мелких шалостей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Далее я велю вам тянуть жребий и разделиться на две группы: в одной будет двенадцать преследователей, в другой — трое преследуемых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бюро безопасности совместно с полицией Н-Сити оцепило два квартала в Западной гавани для проведения нашего учебного мероприятия. В эти дни вы можете в свободное время ознакомиться с местностью, но я не скажу вам точный адрес проведения операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Через три дня те, кто вытянул роль преследуемого, подойдут ко мне за информацией о конечной точке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я предоставлю данные о входах и выходах целевого объекта, расположении камер, маршрутах патрулирования охраны и так далее. Однако у вас будет всего десять секунд на ознакомление с заданием — это проверяет вашу способность улавливать суть и скорость запоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Затем вы должны как можно быстрее добраться до финиша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что касается преследователей, вы ничего не знаете о задании преследуемых, но можете использовать любые методы, чтобы найти, остановить и поймать их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Те преследуемые, кто успешно доберётся до цели, или преследователи, кто поймает преследуемого, получат высший балл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё понятно, элиты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короче говоря, трое бегут, двенадцать ловят. Ради зачётных баллов им и из-под земли не уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ученики один за другим закивали. Сокол поднял руку и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,899 +1710,1715 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хань Цзэ издевательски ответил:</w:t>
-[...799 lines deleted...]
-        <w:t>У Сокола дёрнулась бровь. В этот момент Ли Вэй очень мягко и вежливо улыбнулся, показав слегка кривоватый клык, но в его звериных зелёных глазах при этом сверкала откровенная жестокость.</w:t>
+        <w:t>Хань Цзэ насмешливо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что кое-кто в Бюро безопасности считает, что один из вас — неоперившийся новичок, которому нужно время, чтобы освоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О ком это он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— тихо спросил Воробей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй собирался ответить, но Хань Цзэ нетерпеливо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вопросов больше нет? Тогда подходите, тяните жребий!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом курсе было всего пятнадцать учеников. Они по одному подходили к Хань Цзэ и брали бумажку. Роли очень быстро распределились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хань Цзэ хотел сказать ещё что-то, но тут ему позвонили. С кислым лицом он небрежно промычал в трубку «угу, угу». Убрав телефон, он не объявил об окончании занятия, а просто молча вышел из класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Случаи, когда в Бюро безопасности происходило что-то непредвиденное и инструктора срочно вызывали, были нередки. Но так как до конца уроков было ещё далеко, все продолжали послушно сидеть на своих местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение начали раздаваться голоса. Воробей, сжимая в руке бумажку, подсел к Ли Вэю и радостно сказал ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Повезло, пятьдесят на пятьдесят. Я один из двенадцати преследователей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погружённый в раздумья Ли Вэй молча развернул свою бумажку и показал ему. На ней было чётко написано: Преследуемый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, — Воробей откинулся назад с видом стратега.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не повезло. Мне кажется, задание преследуемого сложнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол как раз проходил мимо спины Ли Вэя. Услышав слова Воробья, он, сверху вниз глядя на них, вклинился в их разговор и громко повторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Задание преследуемого сложнее?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна из девушек на заднем ряду, услышав это, обернулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не факт. Двенадцать преследователей и трое преследуемых. Только тот преследователь, который поймает преследуемого, получит высокий балл. Другими словами, между преследователями идёт конкуренция. А вот преследуемые, если их цели совпадают, могут действовать сообща.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол с видом «я же говорил» презрительно покосился на Воробья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воробью просто не нравился статус «преследуемого», он считал, что это слишком напряжно. Вовсе не то чтобы он не мог додуматься до этого сам. Он возмущённо встал, собираясь возразить Соколу, но, открыв рот, с горечью обнаружил, что он на полголовы ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рост, рост! Как же ты можешь поднимать боевой дух врага и гасить мой собственный пыл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стиснув зубы, он уже собрался незаметно приподняться на цыпочки, но тут встал и Ли Вэй, который тоже был на полголовы выше его. Спокойным тоном он сказал Соколу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаешь, быть преследуемым — это легко? Хорошо, я с тобой поменяюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты будь осторожен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я найду тебя, поймаю тебя, — он изобразил пальцами пистолет, уперев кончик указательного в грудь Сокола, и с губ его послышалось «бах», — и убью тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бровь Сокола дёрнулась. Ли Вэй, вежливо и мягко улыбнувшись, обнажил слегка кривой клык. В его диких, зелёных глазах вспыхнула свирепость:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну что, сыграем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и Сокол обменялись ролями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, инструктор не запрещал этого делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока они обменивались любезностями, другие ученики наблюдали. Почти никто не считал эту частную «разборку» чем-то плохим. Наоборот, некоторые горели желанием присоединиться и помериться силами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты прославишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во время обычной тренировки во второй половине дня Воробей сказал Ли Вэю: — У нас здесь такие нравы. Если ты уступишь противнику, они не подумают, что ты соблюдаешь правила и вежлив. Наоборот, решат, что ты тряпка. Но если ты сможешь затоптать такого занозу, как Сокол, все запомнят твоё имя. И в будущем, возможно, даже помогут тебе по старой памяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй как раз тренировался в логическом анализе и отработке действий в стрессовых ситуациях, используя AR-устройство, выпущенное Бюро безопасности, стоимостью в несколько сотен тысяч. Услышав это, он снял оборудование и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же вроде не запоминаете имена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это зависит от того, кто именно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Воробей налетел и выхватил у Ли Вэя устройство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь моя очередь. Дай-ка взгляну, сколько баллов ты набрал в «симуляции высокого напряжения»… Ничего себе! Как так много?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Профильное образование, что тут скажешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемая «симуляция высокого напряжения» требовала от учеников в различных ужасающих или критических ситуациях обобщать информацию и принимать решения. Ли Вэй, только что выбравшийся из бурных вод Изнанки, обладал железной психикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он дал Воробью «пять», и под пристальными взглядами прошёл в угол тренировочного зала, где и сел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всех интересовало, как он собирается поймать Сокола через три дня. У Ли Вэя в голове был приблизительный план, но сначала нужно было заручиться чьим-то согласием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, если что-то пойдёт не так, наверху должен быть кто-то, кто возьмёт на себя ответственность. Разве не для этого обычно нужны начальники?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сгорбился, рассеянно накручивая прядь волос на лбу пальцем одной руки, а другой рукой, спрятав её под столом, достал телефон и отправил Драйдену сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Добрый вечер, Драйден. Ты уже ушёл с работы домой? :)»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас было уже восемь вечера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но федеральные трудяги всё ещё сидели на работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден сидел в кабинете заместителя министра обороны. Получив сообщение, он машинально обернулся и посмотрел на небо за окном у себя за спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, повернувшись на вращающемся кресле на пол-оборота, он уставился на флаг Федерации, стоящий на углу письменного стола. Немного поразмыслив, он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У тебя ко мне дело?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, не колеблясь и почти не раздумывая, набирал текст на экране. Словно болтать с начальником по работе было самым обычным делом на свете:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В прошлый раз ты подвёз меня домой. В знак благодарности в этот раз я хочу подвезти тебя на своей машине».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>