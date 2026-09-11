--- v0 (2026-07-09)
+++ v1 (2026-09-11)
@@ -46,371 +46,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под редкие, вялые аплодисменты Дрейтон поднялся на трибуну.</w:t>
-[...319 lines deleted...]
-        <w:t>Шёпот в зале заметно усилился. Дрейтон холодно скользнул взглядом по нескольким людям, которые особенно откровенно переговаривались, и, когда те поневоле умолкли, равнодушно сказал:</w:t>
+        <w:t>Добравшись до строго охраняемых ворот, он как раз успел высушить волосы на ветру. Вооружённые до зубов часовые увидели, как незнакомец подъехал на машине, опустил стекло до упора, затем поднял солнцезащитные очки, закрепив дужку среди растрёпанных прядей, и на фоне голубого неба и яркого солнца явил им слишком молодое и красивое лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прошу прощения, не подскажете, как пройти в Академию шифров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «По делу — господин начальник, без дела — Драйден».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ЛЛ соблазняет весь город с юга на север, а этот тип ещё и на совещании трубку берёт! Я плачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден поднялся на трибуну под жидкими аплодисментами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю всех, что нашли время присутствовать на этом совещании в столь ответственный момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он коротко, по-деловому дёрнул уголком губ, изобразив улыбку, но взгляд с улыбкой совершенно не сочетался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За последний месяц на территории Федерации зафиксировано не менее девяти нападений злых духов, более восьмидесяти процентов пострадавших пропали без вести или погибли. Хотя информацию пока удаётся держать в секрете, в интернете и соцсетях уже появились отдельные слухи… Нам необходимо в кратчайшие сроки решить: продолжать замалчивать факты или постепенно направлять общественное мнение, чтобы избежать паники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале зашептались, переглядываясь. Драйден, не обращая внимания, продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я считаю необходимым повысить бдительность населения и сократить излишние жертвы, то есть создать поэтапную систему оповещения, направляя людей…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мистер Драйден, я наслышан о вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Седовласый старик прервал его: — Вам всего тридцать, а вы уже дослужились до заместителя министра обороны — блестящая карьера, не иначе. Быть может, лет через десять вы станете директором Федерального бюро безопасности, но это ещё когда будет… А пока что решать, стоит ли информировать граждан о Запределье, — это обязанность Управления по связям с общественностью, а не ваша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был намёк, что Драйден суёт нос не в своё дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шёпот в зале усилился. Драйден холодно окинул взглядом нескольких откровенно перешёптывающихся людей и, когда те невольно замолчали, бесстрастно произнёс:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,499 +590,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ничуть не меняясь в лице, он перешёл к следующей теме:</w:t>
-[...447 lines deleted...]
-        <w:t>— «Давай заключим сделку. Бюро безопасности нужен злой дух-агент. Но злых духов здесь слишком много, так что почему бы вам просто не покончить с собой».</w:t>
+        <w:t>Ничуть не смутившись, он перешёл к следующей теме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У специальной группы по Запределью два направления работы: первое — экстренное спасение пострадавших, попавших в Запределье; второе — разработка и тестирование специального снаряжения против злых духов и самого Запределья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оба направления уже приносят первые плоды. С помощью нового члена оперативной группы, Рака Ли Вэя…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут он сделал паузу, словно ожидая возражений или замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в конференц-зале воцарилась тишина. Многие из других отделов понятия не имели, кто такой Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Драйден нажал кнопку на пульте от проектора, и на большом экране за его спиной появились HD-фото и анкета Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут уж народ оживился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вызывал вопросы и внешностью, и образованием, и работой — сплошные поводы для критики. Драйден, невозмутимо взирая на гул голосов пожилых людей, твёрдо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он помог нам завербовать агента среди злых духов по имени Эрик Бёрн. Злые духи могут покидать свои постоянные территории, общаться с себе подобными и «ходить в гости», так что наличие внедрённого агента означает, что мы нашли ключ к проникновению в общество злых духов и в ближайшее время сможем постепенно прояснить причины возникновения Запределья, чтобы устранить угрозу в корне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ему это удалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— не удержался кто-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он же уборщик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уборщик мест преступлений, — поправил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отдел разработки пока не создал видеозаписывающее устройство, способное нормально работать в Запределье, но, к счастью, у нас есть аудиозапись — это разговор господина Ли Вэя с духом Эвелин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он включил запись, и голос Ли Вэя разнёсся по залу: «…В этой стране ты не найдёшь ни одного ведомства с более высокими полномочиями, чем у них… Джулия в реальности жива, и куда бы ты её ни спрятала, Бюро безопасности рано или поздно её найдёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Давай заключим сделку. Бюро безопасности нужен внедрённый агент среди злых духов. Но здесь этих духов слишком много. Может, вам всем покончить с собой?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,1299 +1134,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А ведь если подумать, то и правда…</w:t>
-[...1247 lines deleted...]
-        <w:t>На самом деле ждали всего две минуты. Молодой человек скривил губы в чуть злом подобии улыбки и протянул руку:</w:t>
+        <w:t>И ведь верно, как ни крути!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая блестящая импровизация! Этот уборщик мест преступлений — не лыком шит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик, который раньше упрекал Драйдена в превышении полномочий, с замысловатым выражением лица спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он что, нас обзывает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полагаю, господин Ли Вэй использовал формулировку, соответствующую фактам и весьма эффективную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик недовольно повернулся к сидящей рядом с ним заместителю директора Бюро безопасности Джуно, явно надеясь, что та его поддержит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Джуно, с лёгкой улыбкой на губах, серьёзно кивнула:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Логично. Действительно, очень эффективно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем она первой захлопала в ладоши и сказала остальным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте поприветствуем нового талантливого сотрудника. Такой нестандартный подход к подбору кадров, возможно, привнесёт в Бюро безопасности много позитивных изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гром аплодисментов прокатился по залу. Старик рядом с Джуно выглядел смущённым. Драйден на трибуне сохранял невозмутимое выражение лица, собирая материалы выступления, и думал про себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы просто не знаете, на что способен уборщик мест преступлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, успеет ли этот «талантливый новичок», который уже успел засветиться перед всем Бюро безопасности, на сегодняшнюю дневную тренировку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй припарковал машину на общественной парковке Бюро безопасности и вошёл в здание, которое, как говорили, было учебным корпусом «Государственной академии шифров», но на котором не было никаких опознавательных знаков. Было ровно час дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько юношей и девушек, примерно одного возраста с Ли Вэем, шли по коридору. Все были одеты в деловые костюмы, у мужчин — короткие стрижки или «ёжик», у женщин — такие же аккуратные причёски. Когда они двигались навстречу, от них веяло энергией и молодцеватостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они оживлённо обсуждали результаты утреннего предэкзаменационного теста:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я получил A+ по «Основам криптографии», но по «Разведке» у меня всего лишь A…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да брось, A — это «всего лишь»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушка, получившая хорошие оценки, звонко рассмеялась и повернулась к спутникам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А какой урок сегодня после обеда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Экстренное реагирование»: включает самооборону, навыки выживания и управление кризисами, — грубовато ответил чернокожий парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слышал, что на этот раз инструктор не отставной полевой агент из Бюро безопасности, а какой-то интендант по имени Хань Цзэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— услышав знакомое имя, невольно встрял Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чернокожий парень поднял голову на голос. Увидев Ли Вэя, он слегка опешил, а затем оглядел своих однокурсников — многие из них уставились на лицо Ли Вэя, и на их физиономиях читалось: «Ого!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхм, — он громко откашлялся, с трудом напустив на себя серьёзный вид, и спросил: — Ты тоже слушатель этого потока? Почему я тебя утром не видел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я отпросился у начальства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера на месте была слишком позитивной, чтобы Ли Вэй признался, что проспал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хотел бы пойти с вами в аудиторию. Возьмите меня с собой. Ты сказал, инструктор — Хань Цзэ? Разве он не интендант? С чего вдруг ему преподавать самооборону и навыки выживания?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хань Цзэ — не простой интендант, — оживлённо вступил в разговор светловолосый парень с веснушками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычные спецгруппы его вообще не допросятся. Говорят, он сейчас занят одним секретным заданием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка это «Изнанка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал, что этот вечно хмурый технарь-домосед, оказывается, не так прост: — И кто же он такой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень с веснушками возбуждённо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В жизни не догадаешься! Ходят слухи, что раньше он был лучшим киллером в Юго-Восточной Азии и Северной Америке, но потом оступился и попался Бюро безопасности…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не слишком ли грубо обсуждать инструктора у него за спиной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг заговорил какой-то юноша из группы. Он вскинул подбородок и обратился к Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты, ты ведь тот, кто опоздал утром, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опоздание — факт, хоть за ним и стояли особые обстоятельства. Ли Вэй моргнул и добродушно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, что заставил вас ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле прождали всего две минуты. Юноша скривил губы в не слишком приятной улыбке, протянул руку и сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,147 +2542,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А… что?</w:t>
-[...95 lines deleted...]
-        <w:t>Ли Вэй на секунду замялся, а потом ответил:</w:t>
+        <w:t>А…? Вы же ещё зелёные курсанты, а уже обзавелись оперативными псевдонимами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем это отличается от того, чтобы дать имя пустой папке на рабочем столе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй на мгновение замешкался, затем сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,499 +2670,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прозвище «Чистильщик» ещё можно было вытерпеть, когда его произносили другие, но сказать такое о себе вслух уже требовало слишком особой толщины кожи.</w:t>
-[...447 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Прозвище «Мусорщик» пусть называют другие, но самому себя так называть — испытание для совести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Совесть у Ли Вэя была не самой тонкой, но и не настолько толстой. Сейчас он искренне хотел быть белой вороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй, — Сокол сжал его руку, пальцы медленно сдавили, и он тихо произнёс: — Это место не для таких, как ты, кто думает, что здесь можно проскочить кое-как.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кости руки Ли Вэя у Сокола заболели — хорошо, что не та рука, которая была ранена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду чернокожий парень вклинился между ними, оттолкнул Сокола и резко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В академии запрещены драки между курсантами!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто поздоровался с новичком, чего ты так перепугался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сокол провёл большим пальцем по губам, усмехнулся и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Болтайте тут, а я пошёл на урок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похлопав чернокожего парня по плечу, он, развязно шагая, удалился. Чернокожий парень раздражённо смотрел ему вслед, потом, спустя мгновение, повернулся и хотел было утешить Ли Вэя, но заметил, что зелёные глаза Ли Вэя в тени стали какими-то тёмными и глубокими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако вскоре Ли Вэй вздохнул, печально улыбнулся и покачал головой, так что чернокожий парень чуть не решил, что ему померещилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли, ребята.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй засунул одну руку в карман брюк и поманил остальных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже с нетерпением жду возможности провести приятное время в компании «снисходительного» инструктора и «дружелюбных» однокурсников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,195 +3150,755 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заместитель директора Бюро безопасности: давайте поприветствуем присоединение талантливого новичка!</w:t>
-[...95 lines deleted...]
-        <w:t>Курсанты: …?</w:t>
+        <w:t>Заместитель начальника Бюро безопасности: Давайте поприветствуем талантливого новичка!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однокурсники: Это место не для таких, как ты, кто думает, что здесь можно проскочить кое-как.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель начальника: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однокурсники: …?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ли Вэй: [собачья морда]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не принимай близко к сердцу слова Сокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дороге в аудиторию парень с веснушками сказал Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он не на тебя нацелился, а на Плутона…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Секунду, — не удержавшись, перебил его Ли Вэй в недоумении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто такой «Плутон»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень с веснушками указал на чернокожего парня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, довольно характерно. Видно, что не зря говорят: «Не имя красит человека, а человек имя». Вопрос только в том, — у вас у всех есть позывные?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Бюро безопасности такое модное? Что за тусовка хипстеров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Всё-таки каждый поток слушателей — из разных отделов, и общаются они всего несколько недель, а потом, возможно, вообще не увидятся. Все, наверное, считают, что запомнить позывной проще, чем имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень с веснушками хихикнул и ткнул пальцем в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот я, например, я офицер разведки в резерве армии, мой позывной — Воробей. Вон те две девушки тоже из военных, но не из моей дивизии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А Плутон и Сокол оба собираются в ЦРУ… ЦРУ — местечко тесное, поэтому у них более острая конкуренция. Плутона народ любит больше, чем Сокола. Сокол, увидев, как он с тобой заговаривает, видимо, немного психанул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй слушал и про себя изумлялся, вспоминая, как в своё время, когда он учился в университете, в академии тоже было полно скрытых талантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За время учёбы он завёл несколько друзей из разных специальностей. Сейчас они либо работают в ведущих мировых компаниях, либо основали собственный бизнес или унаследовали семейное состояние и купаются в роскоши. Только резюме Ли Вэя выделяется на их фоне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— в своей скромности оно таит нотку странности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>