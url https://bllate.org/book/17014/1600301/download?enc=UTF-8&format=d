--- v0 (2026-05-23)
+++ v1 (2026-09-09)
@@ -46,339 +46,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В десять вечера Дрейтон размеренным шагом вошёл домой.</w:t>
-[...287 lines deleted...]
-        <w:t>— Уильям Дрейтон на связи.</w:t>
+        <w:t>Вот район Дунхэ, расположенный в северной части города N. Географически он находился под углом к Садовому району, где жил Ли Вэй. Между двумя районами протекала река Паттерсон, пересекавшая весь город N.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Восточно-Речном районе имелись все необходимые бытовые удобства, соседи в основном были представителями среднего класса и офисными работниками, поэтому с безопасностью здесь обстояло более-менее приемлемо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жилище Драйдена представляло собой отдельный одноэтажный дом с плоской крышей, стоявший у реки. В нём были просторная гостиная с открытой кухней, одна спальня, кабинет и гостевая ванная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда входишь, в дальнем конце гостиной виднелась прозрачная стеклянная стена во всю высоту, выходившая на реку. За стеклянной стеной — выступающая частная терраса. Теоретически Драйден мог бы сидеть на террасе, ужинать с кем-нибудь и любоваться ночным городским пейзажем —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>но у него никогда не было настолько близких отношений, чтобы приглашать кого-то на свидание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его квартира была такой же упорядоченной и чистой, как он сам — в ней почти не чувствовалось жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня ночью луна светила очень ярко, отражаясь в реке Паттерсон за окном и заставляя её сверкать рябью. Даже внутри комнаты лежал белый иней, поэтому Драйден не стал включать свет. Он снял обувь, переодел верхнюю одежду, повесил её и убрал в ближайший шкаф. Собирался пойти в ванную умыться, как вдруг зазвонил телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рабочие звонки из Бюро безопасности нужно было принимать в любое время. Драйден нажал кнопку ответа, подошёл к холодильнику, налил себе стакан холодной воды, сделал маленький глоток и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это Уильям Драйден.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,1939 +366,1843 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Звонила Джуно, заместитель директора Федерального бюро безопасности и начальница Дрейтона.</w:t>
-[...1887 lines deleted...]
-        <w:t>И потом, студентов у вас что, не хватает? Время пришло, начинайте без него. К чему вообще всем сидеть и ждать опоздавшего??</w:t>
+        <w:t>На том конце была начальница Драйдена, заместитель директора Федерального бюро безопасности Джуно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ей было шестьдесят пять лет, она прошла путь от рядового сотрудника до высшего руководства внутри Бюро безопасности. Её статус и власть были необычайны — можно сказать, она была одной из тех фигур, что способны вершить судьбы Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышала, ты набрал новичка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её тон не был строгим, но и ласковым его нельзя было назвать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После сегодняшнего задания ты отвёз его домой? Ты уже вернулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я только что пришёл, — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только что? Твой водитель сказал, что ты вернулся в восемь. Ты не взял такси и снова пошёл пешком?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт. Бюро безопасности — всё-таки разведывательное управление, информация у них быстрая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден мысленно выругался, быстро придумал несколько оправданий, но понял, что они не пройдут, и в итоге сухо выдавил: — …Я хотел прогуляться, и в итоге загулялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Загулялся так, что забыл вызвать машину?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель директора Джуно фыркнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я правда переживаю за твоего нового подчинённого. Представь: однажды он просыпается, собирается на работу, а тут узнаёт, что его начальника похитили террористы, потому что он решил среди ночи идти домой пешком, и это попало в топ новостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не нашёл что ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно глубоко вздохнула и спокойно сказала: — В следующий раз не делай так больше, иначе я сама тебе голову оторву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: — …Я понял, командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С другой стороны, почему бы тебе не прихватить с собой на прогулку того новичка, Лака Ли Вэя? Я вижу, он и без тренировки дерётся лучше тебя. Он тебе не неприятен, раз ты подарил ему машину и дал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно открыла досье Ли Вэя, вскинула брови и сказала: — …уровень B во внутренней сети. Новичок, уровень B — это уровень руководителя специальной оперативной группы. Ты смелее, чем я думала, Уильям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень не хватает людей, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А угроза со стороны Изнанки не терпит отлагательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… Но для тебя появление Изнанки — это ещё и беспрецедентная возможность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно задумчиво произнесла: — По сравнению с нами ты ещё очень молод, ты должен ухватить эту возможность, поэтому ни в чём нельзя допускать ошибок. Ты очень доверяешь Лаку Ли Вэю. А если он тебя предаст?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден серьёзно ответил: — Я считаю, он не из таких людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, раз ты веришь своему суждению, я не буду ничего говорить, — сказала Джуно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бюро безопасности подготовило для него курсы, их проводит внутренний учебный центр. Завтра он будет заниматься вместе с другими курсантами. Ты ему уже сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я отправил ему письмо, — ответил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джуно удовлетворённо кивнула и мимоходом похвалила Драйдена: — Будущее Федерации в конечном счёте ляжет на плечи таких молодых, как вы. Отдыхай пораньше, Уильям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вы тоже, командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден повесил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он глубоко вздохнул, чувствуя, что десять минут разговора с Джуно утомили его сильнее, чем сто минут с Ли Вэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вошёл в спальню, положил телефон на тумбочку заряжаться, снял рубашку и брюки, надел пижаму с рождественскими оленями светло-красного цвета, которую купила ему бабушка, аккуратно сложил старую одежду в корзину для белья и пошёл в ванную умываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё делалось размеренно и безупречно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина в зеркале ванной плотно сжал губы, на нём были очки в чёрной оправе с небольшими диоптриями, под линзами — едва заметные тёмные круги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…С другой стороны, почему бы тебе не прихватить с собой на прогулку того новичка, Лака Ли Вэя?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Джуно прозвучал в ушах на мгновение и быстро рассеялся. Драйден прополоскал рот, поставил стакан, вытер лицо, вышел из ванной и лёг ровно на один край двуспальной кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через десять минут он погрузился в глубокий сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако на следующее утро Ли Вэй не отправился в Бюро безопасности, как все ожидали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причина была проста: в восемь утра он ещё не проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проспал он до самого полудня, когда солнце уже припекало. Открыв глаза, Ли Вэй ещё немного не понимал, какой сегодня день и где он находится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обнял подушку, перевернулся на другой бок, не открывая глаз, по привычке потянулся за телефоном и глянул. Не взглянул бы — не узнал, а взглянул — обомлел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего себе: 3 срочных письма, 16 пропущенных звонков!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да если бы президент Федерации пропал, и то было бы не так!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычный офисный работник при виде такого задохнулся бы на месте. Ли Вэй тоже чуть не поперхнулся. Его словно окатили ледяной водой — он мгновенно пришёл в себя, сел, скрестив ноги, вытер лицо и первым делом открыл самое первое письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первое сообщение было от Драйдена, отправленное прошлой ночью: ему нужно было явиться в Бюро безопасности сегодня в восемь утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй свернул почту и глянул на текущее время — половина первого дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маска боли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну кто предупреждает о восьмичасовой явке за двенадцать часов до неё!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй энергично взъерошил волосы и открыл оставшиеся два письма. Второе и третье были от учебного центра при Бюро безопасности под названием «Национальная академия шифров»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— звучало очень внушительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот центр требовал, чтобы Ли Вэй срочно явился на учёбу, и говорил, что его сокурсники и инструкторы ждут его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем это всё?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве он не внештатный уборщик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он должен учиться вместе с внутренними курсантами Бюро безопасности, у которых всё схвачено?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вообще, у них же не дефицит студентов — начали бы занятия вовремя, зачем ждать опоздавшего??</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,307 +2222,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот уж действительно, на свете нет ни одной хорошей работы.</w:t>
-[...255 lines deleted...]
-        <w:t>— Простите, начальник, я звоню попросить отпуск, — невинно ответил Ли Вэй, и голос у него всё ещё был чуть хриплым после сна. — Сегодня утром я не смогу явиться в Бюро безопасности.</w:t>
+        <w:t>Действительно, ни одна работа не бывает лёгкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он не спешил отвечать на письма. Наоборот, раз уж было уже половина первого, Ли Вэй решил, что Бюро безопасности не будет против, если он опоздает ещё немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полежав лицом в подушке несколько секунд, он лениво перевернулся и продолжил просматривать пропущенные звонки. Из 16 пропущенных 13 были автоматически помечены системой как «общественные работы», а ещё три были незнакомыми номерами, которых Ли Вэй раньше не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подумал, открыл незнакомый номер и перезвонил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый раз не дозвонился — на том конце сбросили. Ли Вэй настойчиво перезвонил второй раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз трубку взяли. Драйден, понизив голос и раздражённо, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй, что тебе нужно? Я на совещании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, я хотел бы попросить отгул, командир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Ли Вэя был ещё хрипловатым после сна, тон невинный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня утром я не смогу явиться в Бюро безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,83 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтон посмотрел на разведчика у трибуны, который размахивал микрофоном и без остановки вещал перед залом, потом сделал подчинённым рядом знак не обращать на него внимания, слегка наклонился и тихо, с нахмуренными бровями, спросил:</w:t>
-[...31 lines deleted...]
-        <w:t>— Ты заболел?</w:t>
+        <w:t>Драйден взглянул на информационного офицера, стоявшего впереди конференц-зала с громкоговорителем и вещавшего без умолку, жестом показал сопровождающим его подчинённым «не обращайте на меня внимания», слегка наклонился, нахмурился и тихо спросил: — Ты заболел?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,147 +2638,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй ответил уклончиво. Уму непостижимо, столько лет прошло после выпуска, а он всё равно докатился до того, что симулирует болезнь, чтобы не идти на занятия.</w:t>
-[...95 lines deleted...]
-        <w:t>— Понимаю, — сказал Ли Вэй. — Тогда я приеду сегодня днём?</w:t>
+        <w:t>Ли Вэй неопределённо ответил — кто бы мог подумать, что спустя столько лет после выпуска ему снова придётся притворяться больным, чтобы прогулять занятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я вчера проспал и только сейчас увидел твоё письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден нахмурился ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это я не предупредил тебя как следует. Обычно Бюро безопасности уведомляет о расписании занятий за три дня — неделю, но у тебя нет такого запаса времени. В следующий раз, когда войдёшь в Изнанку, неизвестно когда это будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понимаю, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я приду сегодня после обеда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,1123 +2894,1203 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дрейтон немного помолчал, а потом спросил:</w:t>
-[...1071 lines deleted...]
-        <w:t/>
+        <w:t>Драйден помолчал и спросил: — Твоё самочувствие не пострадает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выспался, стало лучше, должно быть нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй беззвучно, здоровым образом зевнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойду приму душ. Кстати, Драйден, те звонки с пометкой «общественные работы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это из Бюро безопасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я так и знал… В следующий раз, если что, лучше позвоню тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты знаешь, что это мой номер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Догадался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом мире людей, которые могут мне позвонить, кроме мошенников, можно пересчитать по пальцам одной руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден открыл рот, собираясь что-то сказать, но в этот момент информационный офицер на трибуне произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …А теперь слово предоставляется заместителю министра обороны, руководителю спецгруппы по Изнанке, господину Уильяму Драйдену для обобщения и разъяснения текущих задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нужно на совещание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден заговорил быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть ещё что-нибудь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй одной рукой расстегнул пуговицы на пиджаке и рубашке, которые носил всю ночь, обнажив крепкую грудь и живот, и сказал: — Увидимся после обеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не стал отвечать на его реплику и просто повесил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не придал этому значения. Напевая песенку, он пошёл в ванную, быстро принял душ, побрился, поднял перед зеркалом полуотросшие волосы, изучил причёску и в итоге пришёл к выводу — особой разницы нет. Волосы, став чуть длиннее, разве что делали его менее агрессивным и чуть более милым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, это и неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он кое-как вытер голову, вытащил из шкафа свой выпускной костюм, который пролежал два года нетронутым, надел его, затем, покручивая ключи от квартиры и машины, вышел из дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Соседка Сяо Мэй, которая готовила у открытой двери в конце коридора, увидела его и крикнула сквозь шипение жарящихся яиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, красавчик, на работу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй вытащил два ломтика хлеба из пакета, стоявшего у её двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо за завтрак, я пошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй подбежала к двери и сказала ему: — Та машина, что твой работодатель припарковал внизу, до сих пор не уехала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял ключи от машины в знак объяснения: — Потому что он подарил её мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй: — ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я разве не сказал вчера? Извини, наверное, был слишком сонный. Пока, Сяо Мэй, времени в обрез, поговорим после работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт, он дарит тебе машину, и ты ещё смеешь говорить, что между вами ничего нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй, вцепившись в дверной косяк, вытаращила глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня вечером ты обязательно расскажешь мне, как вы, черти, сошлись!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй махнул ей рукой, не успел возразить, сбежал вниз по лестнице, перепрыгивая через ступеньки, и нырнул на водительское сиденье «Майбаха».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, нажав на газ, он рванул в штаб-квартиру Бюро безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>