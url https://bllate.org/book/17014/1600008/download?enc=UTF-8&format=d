--- v0 (2026-07-08)
+++ v1 (2026-09-12)
@@ -46,275 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была машина с глянцевым покрытием, плавными линиями и кузовом без единой пылинки, будто её только что забрали из салона. Каждая деталь в ней так и дышала деньгами.</w:t>
-[...223 lines deleted...]
-        <w:t>Как заботливо. Ли Вэй и не думал отказываться. Он спокойно сел рядом с Дрейтоном, водитель впереди молча завёл мотор, и спустя некоторое время Дрейтон спросил:</w:t>
+        <w:t>В нерабочей обстановке Драйдену было лень его поправлять. Он выделил слово «новая», но не сказал, что машина не его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садись, я отвезу тебя домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой заботливый. Ли Вэй и не думал отказываться — с удобством устроился рядом с Драйденом. Водитель молча завёл двигатель. Спустя мгновение Драйден спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,467 +174,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй честно ответил:</w:t>
-[...415 lines deleted...]
-        <w:t>— Насколько мне известно, два года назад ты получил докторскую степень в Чикагском университете. И твой научный руководитель, и сам университет предлагали тебе работу. Но ты отказался от всех имеющихся предложений и не подавался ни в одну компанию, ни в одно государственное ведомство. Лишь в этом году ты нашёл свою первую работу… уборщиком мест преступлений.</w:t>
+        <w:t>Ли Вэй ответил честно: — Я из тех, кто осознаёт последствия только после того, как опасность миновала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что же?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А сейчас голова немного кружится, ноги ватные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден не сдержал улыбки, достал из кармана своего длинного чёрного пальто банковскую карту и протянул её Ли Вэю: — Здесь твоя зарплата. Надеюсь, это тебя немного утешит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Начальника, который так легко выдаёт деньги, трудно невзлюбить. Ли Вэй взял карту, левой рукой небрежно пригладил свои вьющиеся чёрные волосы, похожие на птичье гнездо, а правой ловко перекатил карту с указательного пальца на мизинец. На лице застыло выражение радости, но с оттенком показного безразличия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Драйдена сначала упал на кончики волос Ли Вэя, которые за последние несколько дней утратили ухоженный вид, а затем медленно переместился на небрежно завязанный галстук и полурасстёгнутый ворот рубашки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за смешанной крови кожа молодого человека не была бледной, а имела здоровый пшеничный оттенок, отчего ключичная впадина ещё сильнее контрастировала с белой рубашкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первым побуждением Драйдена, под влиянием перфекционизма, было застегнуть пуговицы Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он быстро осознал, что его внимание переключилось в неожиданном направлении. Несколько мгновений спустя Драйден, как ни в чём не бывало, опустил ресницы и уставился на носки своих туфель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу задать один довольно бестактный вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, по-настоящему воспитанные люди так не говорят, — улыбнулся Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но раз вы платите зарплату, спрашивайте что угодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: — Насколько мне известно, два года назад ты получил докторскую степень в Чикагском университете. Твой научный руководитель и сам университет предлагали тебе работу, но ты отказался от всех предложений, не пошёл ни в одну компанию или государственное учреждение. И только в этом году ты устроился на свою первую работу… уборщиком мест преступлений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,723 +622,723 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй серьёзно задумался, а потом сказал:</w:t>
-[...671 lines deleted...]
-        <w:t>— Я слышал, что работающий человек должен хотя бы немного знать своего начальника. Но в интернете я не могу найти твоё имя, начальник Дрейтон. Не дашь мне хоть какую-нибудь подсказку?</w:t>
+        <w:t>Ли Вэй задумался на мгновение и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то, специальность в университете я выбрал наугад. Мама перед смертью очень хотела, чтобы я получил высшее образование и стал адвокатом или судьёй. Но, как видите, я совсем не серьёзный и дотошный человек, да и юридические статьи меня не особо интересуют. Поэтому после выпуска я не хотел сразу искать работу и взял перерыв на год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А потом оказалось, что ситуация на рынке труда ужасная — везде берут только выпускников текущего года. Несколько резюме, которые я разослал в этом году, канули в Лету. Мне срочно нужны были деньги на еду, и тут я наткнулся на объявление о подработке по часам — вот и устроился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его словах была логика, и звучало это убедительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Драйден не поверил ни единому слову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он понял, что сегодня от Ли Вэя правды не добьётся, и решил сменить тему: — Теперь, когда ты на собственном опыте испытал настоящий Теневой мир, готов ли ты продолжать сотрудничество с Бюро безопасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй удивлённо спросил: — А мы разве не подписали контракт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, но если ты считаешь, что риск слишком велик и не хочешь больше подвергать свою жизнь опасности, контракт можно аннулировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй нахмурился и осторожно спросил: — Вы нашли кого-то более подходящего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден прижал пальцы к переносице, и его голос, как показалось Ли Вэю, звучал искренне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никого подходящего тебе нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда зачем спрашивать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спросил в надежде, что ты не передумаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй рассмеялся, находя характер Драйдена очень забавным: — Не волнуйся, по крайней мере сейчас я готов продолжать сотрудничество. А что будет потом… никто не знает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично. Раз так, можешь назвать всё, что тебе нужно, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь я расскажу о твоих дальнейших планах…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди, — перебил его Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня уже есть одна просьба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За окном машины заходящее солнце, окрасившее полгорода в красный, косо освещало щёку Ли Вэя, покрывая его прозрачные янтарно-зелёные глаза золотистой каймой. Он повернулся к Драйдену, слегка подавшись вперёд, и Драйден даже смог разглядеть едва заметный пушок на его безупречной коже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос его, из-за молодости, звучал мягко и тепло, хотя люди обычно не замечали этого из-за манеры поведения Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, работающий человек должен хоть немного знать о своём начальнике. Но я не нашёл вашего имени в интернете, начальник Драйден. Не дадите подсказку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,403 +1358,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дрейтон?</w:t>
-[...351 lines deleted...]
-        <w:t>— Теперь ты можешь просматривать любую информацию в пределах своего допуска.</w:t>
+        <w:t>— Драйден?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден резко очнулся, незаметно отодвинулся от Ли Вэя и протянул руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайте ваш телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй разблокировал телефон и передал ему. Драйден, опустив голову, начал вводить адрес сайта, говоря при этом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То, что в энциклопедии нет информации о высокопоставленных сотрудниках Бюро безопасности с высоким уровнем допуска, — это нормально. Вот внутренняя сеть Бюро безопасности. Я уже зарегистрировал для вас аккаунт. При каждом входе нужно будет вводить пароль, а также проходить распознавание лица и отпечатка пальца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй с любопытством спросил: — Какой пароль?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоя дата рождения. Её можно сменить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подпёр щёку рукой, наблюдая, как Драйден открывает клавиатуру и вводит цифры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На твоей работе нужно помнить дни рождения всех подчинённых?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, в этом нет необходимости, господин Ли Вэй. Я запомнил вашу дату рождения, потому что в последнее время часто просматривал ваше личное дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден вернул телефон Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь вы можете просматривать всю информацию, доступную в рамках ваших полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,339 +1806,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уже почти приехали, — сказал Дрейтон.</w:t>
-[...287 lines deleted...]
-        <w:t>С этими словами он кивнул Ли Вэю, развернулся и ушёл, не выказав ни малейшего желания задержаться. С виду выходило так, будто теперь он вместе с водителем собирается добираться домой пешком.</w:t>
+        <w:t>— Скоро приедем, — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле водитель, чтобы дать им время на разговор, уже несколько раз объехал одну и ту же улицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пора готовиться выходить. Я распоряжусь, чтобы список дел на ближайшие дни отправили на твою рабочую почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через две минуты «Майбах» остановился у знакомого старого обшарпанного многоквартирного дома. Ли Вэй вышел из машины и уже собирался попрощаться с Драйденом, но увидел, что водитель заглушил двигатель, вышел из кабины и открыл дверцу Драйдену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Драйден тоже вышел и протянул ключи от машины Ли Вэю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта машина куплена для тебя. Я заметил, что тебе не хватает средства передвижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй искренне опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он подобрать слова, как Драйден продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит благодарности. Надеюсь, деньги станут основой нашего сотрудничества. Уже поздно, мне пора. До встречи, господин Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он кивнул Ли Вэю и, не выказывая ни малейшего сожаления, развернулся и ушёл, видимо, собираясь вместе с водителем вернуться домой пешком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,147 +2158,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было по-настоящему ошеломительно!</w:t>
-[...95 lines deleted...]
-        <w:t>Ли Вэй поднял голову и увидел свою подругу, соседку по этажу, ещё одну обитательницу этого коридора, Сяо Мэй.</w:t>
+        <w:t>Он был потрясён!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это чувство потрясения не покидало его, пока он не добрался до двери своей съёмной квартиры. Ли Вэй рассеянно достал ключи и вставил их в замок. В коридоре кто-то, услышав звон ключей, приоткрыл дверь и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй…? Ого, это правда ты!! Ты вернулся!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял голову и увидел свою подругу, соседку с того же этажа, Сяо Мэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,883 +2318,819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слава богу! — девушка с коричневыми волосами, собранными в высокий хвост, подбежала и крепко обняла его, а потом отступила на два шага и оглядела Ли Вэя с ног до головы. — Редко увидишь тебя в костюме. Ты в порядке? Я слышала, что Мицуи исчез, а тебя увезла целая куча копов. Все тут уже решили, что это ты…</w:t>
-[...831 lines deleted...]
-        <w:t>— Ох… Какой ужас. Ты уверен? — Сяо Мэй разочарованно цокнула языком и поднялась на ноги. — Ничего, хорошие мужчины в мире всё-таки есть. Наверное. Ладно, я вижу, ты сейчас прямо падаешь от усталости, так что пойду. Если понадобится помощь, обязательно зови. Спокойной ночи, сладкий.</w:t>
+        <w:t>— Отлично!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушка с каштановыми волосами, собранными в высокий хвост, подбежала и обняла Ли Вэя, затем отступила на шаг, оглядывая его с ног до головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Редко вижу тебя в костюме. Ты в порядке? Я слышала, что Мицуи пропал, а тебя увели какие-то полицейские, и все подумали, что это ты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй указала на дверь квартиры Мицуи и провела пальцем по горлу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй усмехнулся: — Если бы я хотел его убить, разве стал бы ждать до сегодняшнего дня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он открыл решётчатую дверь и сказал: — Заходи, посиди немного. Я в порядке, эти дни меня не было дома из-за работы. Мицуи тоже жив, я видел, как по дороге его остановила полиция, так что, возможно, он вернётся попозже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его холостяцкая квартира пустовала четыре или пять дней, и, когда он открыл дверь, в воздухе запахло плесенью. Ли Вэй небрежно бросил ключи от квартиры и от машины на диван в гостиной, осторожно протиснулся между почти вплотную стоящими шкафом и журнальным столиком, подошёл к окну, отдёрнул шторы и открыл окно, чтобы проветрить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй заглядывала через его плечо и, заметив припаркованный внизу «Майбах», спросила: — Это машина твоего коллеги?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для уборщика мест преступлений ездить на роскошном автомобиле стоимостью более двадцати тысяч долларов звучало довольно странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой: — Её купил мой работодатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй, потягивая бутылочку йогурта, спросила: — Работодатель мужчина или женщина? Красивый?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй дал справедливую оценку: — Мужчина, симпатичный, главное — выдающаяся внешность. Характер иногда раздражает, но для всех, кроме его будущей супруги, это несущественно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй тут же хлопнула по столу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю одного красавчика по фамилии Ли, имени Вэй, которому как раз не хватает парня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А «Мэй» в имени Сяо Мэй — это «Мэй» из мая. Будучи типичной белой женщиной, которая расстраивается из-за того, что «меня никто не любит», она с самого их знакомства слишком много переживала за социальные связи Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй повалился на диван и, услышав это, сонно моргнул. Через пару секунд он беспомощно сказал: — Не болтай ерунды. Он серьёзный человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты разве не серьёзный?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй загнула пальцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Образование высокое, лицо как у звезды, фигура такая, что в спортзале все завидуют, и при этом холост и не гуляет направо и налево. Боже, если бы я любила мужчин, я бы давно в тебя влюбилась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал: — Но ты любишь женщин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй выпятила грудь и гордо ответила: — Верно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И Драйден тоже любит женщин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О… как же так? Ты уверен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Мэй разочарованно прищёлкнула языком, встала и сказала: — Ладно, в мире всегда найдутся хорошие мужчины, наверное. Ты, я смотрю, уже совсем сонный, так что я пойду. Если понадобится помощь, зови. Спокойной ночи, сладкий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,435 +3182,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Сяо Мэй ушла, он ещё немного повалялся на диване, а потом, собрав всю силу воли, заставил себя подняться и, пошатываясь, добрёл до ванной, чтобы почистить зубы, после чего с полузакрытыми глазами побрёл обратно в спальню.</w:t>
-[...383 lines deleted...]
-        <w:t> </w:t>
+        <w:t>После ухода Сяо Мэй он ещё немного полежал на диване, затем, собрав остатки воли, встал, шатаясь, поплёлся в ванную, почистил зубы и, полузакрыв глаза, направился в спальню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проходя мимо большого зеркала в гостиной, он остановился. Вспомнил, что с самого прихода домой так и не переоделся — неудивительно, что чувствовал себя не в своей тарелке, какая-то странная усталость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зеркале молодой человек в строгом костюме холодно смотрел на внешний мир. Мгновение спустя он поднял руку и решительно поправил галстук на шее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если описывать, то этот динамичный образ был бесподобно хорош.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ли Вэй долго не выдержал. Он растянул губы в улыбке, тихо рассмеялся, легонько щёлкнул пальцем по зеркальной поверхности и сам себя обругал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зверь в человеческом обличье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого ему стало лень переодеваться. Он подошёл к кровати и рухнул на подушку. По привычке протянул руку к тумбочке, достал таблетку снотворного, закинул в рот и в следующую секунду провалился в чёрный, тяжёлый сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй уснул, на журнальном столике засветился экран телефона, оповещая о новом письме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Уважаемый господин Ли Вэй!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бюро безопасности подготовило для вас тренировки и дополнительные занятия. Если у вас нет других планов, просим завтра в восемь утра отправиться на машине по адресу, указанному во вложении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С искренним приветом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уильям Драйден»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,67 +3598,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В это время Дрейтон всё ещё добирается домой пешком через горы и реки.</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>В это время Драйден всё ещё был в пути, преодолевая горы и реки, возвращаясь домой пешком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В десять часов вечера Драйден ровным шагом вошёл в дом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>