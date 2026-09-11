--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -46,563 +46,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …Это ты, Мицуи.</w:t>
-[...511 lines deleted...]
-        <w:t>Лица Тан И и Тан Ань, и без того бледные, стали ещё хуже. Сэр Чарльз посмотрел на них и спросил:</w:t>
+        <w:t>Мицуи Кэн представлял для Ли Вэя примерно такую же угрозу, как зелёный горошек. Увидев, кто пришёл, Ли Вэй уже почти убрал руку с пистолета, но в следующую секунду из-за спины Мицуи вышли седовласый сэр Чарльз, тащивший за собой няню Тан И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его левая рука превратилась в толстую чёрную мамбу. Туловище змеи, покрытое мелкими тёмно-зелёными чешуйками, дважды плотно обвилось вокруг шеи Тан И, с шипением высовывая раздвоенный язык и обнажая ледяные змеиные клыки, словно в любой момент готовые проделать в заложнице пару отверстий, как двойной разъём!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй, ц-ц-ц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой дух с показным сожалением покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В служебной инструкции сказано, что ты обычный уборщик, а инструкция никогда не ошибается. Мне любопытно, что заставило тебя в первый же день пребывания во внутреннем мире осмелиться проникнуть в комнату хозяина и украсть вещи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы не Мицуи, рассказавший мне, что за мелкими проделками Тан И и Тан Ань стоишь ты, я бы, возможно, и не подумал в эту сторону... Неужели ты из тех самоуверенных людей, которые считают, что им суждено спасти мир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй бесстрастно взглянул на Мицуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи смущённо отвернулся — на самом деле он понятия не имел о том, что задумали Ли Вэй, Тан И и остальные. Он просто проследовал за Ли Вэем мимо кабинета и как раз наткнулся на разъярённого сэра Чарльза и дрожащих от страха сестёр Тан И и Тан Ань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я даю вам последний шанс. Кто видел письмо, лежавшее в моём ящике?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сэр Чарльз стоял в тени, на висках вздулись вены, глаза налились кровью — он был похож на чудовище, готовое вот-вот кого-нибудь сожрать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У вас есть только три секунды на размышление. Через три секунды я уничтожу всех людей в этом доме. Три, два, один...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обратный отсчёт ещё не закончился, когда стоявшая за спиной сэра Чарльза экономка Ивлин, словно что-то почувствовав, обернулась. Её ледяной взгляд встретился со взглядом проходившего мимо Мицуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв, что его вот-вот втянут в это, мозг Мицуи от страха опустел. Он заикаясь выпалил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знаю, я знаю! Это точно Ли Вэй! Не убивайте меня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только выпалив это, он осознал, что сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отвращение к Ли Вэю заставило его, не думая, повесить всех собак на Ли Вэя, но проблема в том, что Мицуи понятия не имел, что именно было в этом «котле»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лица Тан И и Тан Ань, и без того бледные, стали ещё хуже. Сэр Чарльз, увидев это, спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,403 +622,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Экономка Эвелин огляделась по сторонам и спустя мгновение указала на коридор впереди:</w:t>
-[...351 lines deleted...]
-        <w:t>Ли Вэй нигде не видел Эвелин.</w:t>
+        <w:t>Экономка Ивлин огляделась и, помедлив, указала на коридор впереди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я чувствую, что он пошёл в этом направлении. Сначала хватайте его, а я приведу садовника — в конце концов, чтобы убить курицу, нужно, чтобы обезьяны были в качестве зрителей, так интереснее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот так и вышло, что группа злых духов и людей собралась в комнате экономки. В некотором смысле Мицуи случайно попал в точку и, сделав плохое дело, невольно спас жизнь сёстрам Тан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако только когда он воочию увидел Ли Вэя и вскрытый сейф, до него дошло: этот парень и вправду настолько дерзок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему? Кто дал ему смелости? Неужели он настолько глуп, что не дорожит жизнью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи Кэн был полон недоумения, но Ли Вэй даже не взглянул на него. Он обратился к сэру Чарльзу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не хочу разговаривать с мелкими сошками. Где твоя хозяйка Ивлин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрная мамба, обвивавшая шею Тан И, зашипела. Сэр Чарльз попытался прикинуться дурачком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сказал, что хочу найти Ивлин Берн! Куда она делась? Прячется за спинами своих подчинённых и дочери, не смея показаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не видел Ивлин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,115 +1038,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Она пошла наружу искать Дженсена!</w:t>
-[...63 lines deleted...]
-        <w:t>— Эвелин Бёрн! Давай поговорим! Хватит прятаться! Я знаю о тебе всё, включая твою компанию, которая чуть не развалилась из-за бесконечных дыр, и твою дочь-убийцу!</w:t>
+        <w:t>— Она пошла на улицу искать Дженсена!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй кивнул и, пока никто из людей и злых духов не успел среагировать, выхватил пистолет, развернулся и несколько раз выстрелил в окно комнаты. Затем, стоя среди осколков стекла, крикнул в окно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ивлин Берн!! Давай поговорим! Можешь больше не прятаться. Я знаю о тебе всё, включая твою компанию, которая вот-вот рухнет из-за нехватки средств, и твою дочь-убийцу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,371 +1166,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже чёрная мамба на шее Тан И застыла. На несколько мгновений все живые и неживые существа у двери будто превратились в статуи.</w:t>
-[...319 lines deleted...]
-        <w:t>— Меня никогда не интересуют бесполезные вещи, — сказала Эвелин. — Возможно, тебе повезло, и, возможно, у тебя есть кое-какие способности. Но это неважно. Ты всё равно не сможешь причинить мне вред. Зато ты умрёшь здесь вместе со всеми тайнами, которые успел вытащить наружу, а полиция спишет твою смерть на обычное ограбление. И никто не узнает, что делала моя дочь.</w:t>
+        <w:t>Даже чёрная мамба на теле Тан И замерла от потрясения. На мгновение все существа, стоявшие у двери, превратились в статуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько мгновений спустя за окном внезапно поднялся сильный ветер, воротник рубашки Ли Вэя, у которой были расстёгнуты две пуговицы, захлопал на ветру. Ему пришлось поднять руку, прикрывая глаза, и отступить на несколько шагов назад. В следующую секунду позади него внезапно возникла тень!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты мне угрожаешь, уборщик?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был огромный паук, выше взрослого человека, но с лицом экономки Ивлин на голове. Она подняла одну из своих острых конечностей, и её передняя часть, покрытая уродливой чёрной щетиной, оказалась на расстоянии менее сантиметра от лба Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с этим Джулия, которая ползала как броненосец, была сущим ребёнком!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно, чем никчёмнее человек, тем больше он любит выделываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смотри, смотри, каким ты был красивым и воспитанным молодым человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягко проговорил паук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попытка быть героем требует жертв — тебе некуда отступать. Опусти пистолет, и я позволю тебе умереть легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От злого духа исходил неописуемый запах гнили, напомнивший Ли Вэю морг. Он задержал дыхание, слегка откинулся назад и спокойно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не торопись. Тебе разве не интересно, откуда у меня пистолет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня никогда не интересовали бесполезные вещи, — сказала Ивлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, тебе очень везёт, и у тебя есть кое-какие способности, но это неважно. Ты не сможешь причинить мне вреда. Напротив, ты умрёшь здесь вместе с теми секретами, которые раскопал. Полиция спишет твою смерть на ограбление, и никто никогда не узнает, что сделала моя дочь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,115 +1614,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти слова произнёс не Ли Вэй.</w:t>
-[...63 lines deleted...]
-        <w:t>Эвелин, стоявшая совсем рядом с Ли Вэем и обладавшая куда более острым восприятием, тут же резко изменилась в лице:</w:t>
+        <w:t>Эту фразу произнёс не Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В реальности Драйден включил микрофон и спросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ивлин, стоявшая очень близко к Ли Вэю и обладавшая сверхъестественным восприятием, услышала это и резко изменилась в лице:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,1747 +1742,2035 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй ткнул пальцем в наушник, спрятанный в ухе, и пожал плечами:</w:t>
-[...1695 lines deleted...]
-        <w:t>Сквозь пёстрый строй полицейских машин к нему подъехал полностью чёрный Maybach и остановился прямо перед ним. На заднем сиденье Дрейтон опустил стекло и сказал:</w:t>
+        <w:t>Ли Вэй указал на наушник, спрятанный в ухе, и, пожав плечами, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, это группа довольно высокопоставленных ментов. Похоже, нас обоих засекли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невозможно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— недоверчиво воскликнула Ивлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как можно поддерживать связь между внутренним миром и внешним? Здесь же нет сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, у нашего федерального правительства всегда есть особые методы, о которых не сообщают народу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Ивлин окончательно помрачнело:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полицейский участок не будет вмешиваться. Даже если вы передадите информацию наружу, это бесполезно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты имеешь в виду тех людей, которых подкупила деньгами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднял руку и отвёл в сторону паучью ногу, нависавшую над его головой, и непринуждённо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же сказал тебе, что по ту сторону наушников — группа высокопоставленных ментов. Если говорить точнее, эти вездесущие ребята из Федерального управления национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этой стране ты не найдёшь ни одного департамента с более высокими полномочиями, чем у них. Так что подкупить сотню полицейских и судей бесполезно. Если они захотят заставить тебя говорить или молчать, твоё тело никогда не будет тебе подконтрольно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управление национальной безопасности в глазах обычных людей — это безжалостная машина, которая давит всех, не разбирая средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что даже злые духи из внутреннего мира потеряли своё положение и были запуганы — просто верх ногами!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Ивлин несколько раз менялось. Она убрала конечность и, сдерживая гнев, спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего вы, чёрт возьми, хотите?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Джулия из внутреннего мира — твоя подделка. Настоящая Джулия жива, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где бы ты её ни спрятала, Управление безопасности рано или поздно её найдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ивлин поверила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ей пришлось поверить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лак Ли Вэй!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— взревела Ивлин, и даже земля под ногами и осколки стекла, усыпавшие пол, задрожали от этого звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только посмейте тронуть её!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй был вынужден отступить к окну, опираясь на шатающуюся оконную раму, и произнёс фразу, обычно принадлежащую злодеям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Успокойся, Ивлин. Она убийца. Неужели ты думаешь, что Федерация её пощадит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай так: мы заключим сделку. Управлению безопасности нужен злой дух-шпион, чтобы помочь нам исследовать внутренний мир. Ты сотрудничаешь со мной, а я уговорю Управление оставить Джулию в живых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на экономку Ивлин, а затем на сэра Чарльза, который уже отпустил Тан И и выглядел совершенно подавленным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но злых духов здесь слишком много. Может, вы покончите с собой? Оставьте только одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты мне не нравишься, Ивлин. Сэр Чарльз распускал руки в отношении моих друзей. А злой дух Джулия убивает кошек и не понимает человеческой речи. Я прошу оставить того, кто мало говорит и хорошо делает дело — «старшего сына» Эрика Берна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это действительно «с дьяволом говорить по-дьявольски».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Ивлин стало чудовищным, способным напугать любого ребёнка до ночных кошмаров. Спустя долгое время она крайне подавленно сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хозяйка этого внутреннего мира. Я не могу умереть, могу только погрузиться в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я знаю, — кивнул Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы убить тебя, нужно уничтожить ядро, поддерживающее твоё существование, то есть источник твоей силы. Твоё ядро — это твоя компания, улики против Джулии или она сама. Если Управление безопасности конфискует твоё наследство, предаст гласности преступления твоей дочери, а затем пристрелит её, ты, естественно, рассеешься как дым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы не собираемся этого делать. Ты должна искупить свои поступки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй похлопал Ивлин по плечу — примерно по тому месту, где оно должно было быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что пусть Эрик сотрудничает с нами, а ты иди спать, Ивлин. Не дай Управлению безопасности узнать, что ты тайком проснулась. Я всего лишь временный уборщик, другие не будут так сговорчивы, как я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через полчаса в Садовом районе города N непрерывно выли полицейские сирены. Десятки полицейских машин блокировали квартал, где находился выход из внутреннего мира. Сотрудники Управления безопасности занимались успокоением Тан И и остальных, заодно подписывая с ними соглашения о неразглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, наполовину государственный служащий, был свободен, но не мог сразу уйти. Медицинский специалист по чрезвычайным ситуациям перевязал ему раны в машине скорой помощи, а рядом психолог без умолку тараторил, проверяя, не пострадала ли психика Ли Вэя от испуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со мной всё в порядке, правда. Вы бы лучше помогли тем бедолагам. По-моему, у них скоро ПТСР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй говорил о тихо всхлипывающей Тан И, дрожащем под одеялом Мицуи и Дженсене, который то рыдал, то смеялся, как обезумевший.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Психолог, не оборачиваясь, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это не входит в мои обязанности. Я отвечаю только за вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тьфу. Ли Вэй, у которого после выхода из опасности кружилась голова и ломило всё тело, медленно приподнялся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, тогда я пойду проведаю их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подошёл к другим пострадавшим, чтобы избежать психолога, но быстро понял, что это была плохая идея. Тан Ань, увидев его, толкнула локтем сестру Тан И и сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватит плакать. Смотри, идёт тот самый специальный уборщик из Управления безопасности, который нас спас!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать честная!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он только что отрицал, что он правительственный агент, а «уборщик»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это ещё какое детское прозвище!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй споткнулся, покрылся мурашками, неловко кивнул двум заплаканным девушкам и поспешно развернулся, чтобы пойти в другую сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут Мицуи, увидев его, вытаращил глаза и начал тяжело дышать. Через несколько секунд, не в силах перевести дух, он с грохотом рухнул в обморок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник Управления безопасности, наблюдавший за этим, странно покосился на Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в растерянности и одиночестве стоял на месте, размышляя о жизни. Вскоре за его спиной послышался низкий гул автомобильного двигателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрный «Майбах» проехал сквозь пёстрые полицейские машины и остановился перед Ли Вэем. Драйден опустил стекло на заднем сиденье и сказал ему:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,195 +3790,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>Слова автора:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У серьёзного главного героя, за спиной которого стоит государство: я верю государству.</w:t>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>Серьёзный главный герой, опирающийся на государство: Я верю в государство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несерьёзный Ли Вэй, опирающийся на Федерацию: Вы, злые духи, ещё при жизни знали, что наша Федерация всегда славится своей великой нехваткой великой добродетели...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подслушивающий Драйден: [подперев щёку] Ты прав, как скажешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была машина с гладкой блестящей краской, плавными линиями, ни пылинки на кузове — словно только что выехала из автосалона. Каждая деталь источала густой запах денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй открыл дверь с другой стороны и, опершись на крышу, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давно не виделись, Драйден. Ты купил новую машину?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже во второй раз обращался к Драйдену по фамилии без почтительного обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>