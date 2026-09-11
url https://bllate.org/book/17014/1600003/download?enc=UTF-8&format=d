--- v0 (2026-07-07)
+++ v1 (2026-09-11)
@@ -46,243 +46,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря прошлой работе Ли Вэй очень быстро привёл разгромленный туалет хоть в какое-то подобие порядка.</w:t>
-[...191 lines deleted...]
-        <w:t>— Между злыми духами из разных владений, похоже, возможна связь. В последние дни я часто видела, как сэр Чарльз пишет кому-то письма. Но господин Дженсен никогда не носил для него почту. Раз получатель писем не человек, значит, это может быть только другой злой дух.</w:t>
+        <w:t>Группа людей аплодировала, празднуя победу Ли Вэя, и Драйден не стал препятствовать их ликованию. Он сидел в кресле с вращающейся спинкой, вытащил из пачки сигарету, но не зажигал её, а просто зажал между пальцами, устремив взгляд в пустоту рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав слова садовника Дженсена, он тихо усмехнулся и пробормотал себе под нос: «Как ему это удалось? Хороший вопрос. Полагаю, и от нас есть кое-какая польза…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отличная работа, господин Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря прошлому опыту работы Ли Вэй быстро привёл в порядок туалет, который был в полном хаосе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не рассчитывал вернуть всё в первозданный вид — лишь бы за двенадцать часов это не привлекло внимания случайно проходящих мимо злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следующим делом нужно было проникнуть в комнату экономки Ивлин. Ли Вэй узнал от Тан Ан, младшей сестры Тан И, что в последнее время сэр Чарльз и Ивлин, похоже, были очень заняты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мы, люди, заперты в этом внутреннем мире и никуда не можем деться. Судя по словам господина Дженсена, самовольный выход из внутреннего мира приведёт к тому, что злые духи будут „помнить обиду“».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горничная Тан Ан по характеру была более замкнутой, чем её старшая сестра-няня Тан И, говорила тихо, но очень складно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Злые духи не заперты, они просто живут здесь и неохотно появляются в реальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Злые духи, обитающие на разных территориях, вероятно, могут связываться друг с другом. В последние дни я часто видела, как сэр Чарльз пишет кому-то письма, но господин Дженсен никогда не относил их. Раз сэр Чарльз пишет не человеку, значит, это может быть только другой злой дух».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,3251 +430,2835 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если подытожить, то в последнее время сэр Чарльз и экономка Эвелин были заняты чем-то вроде дипломатии между злыми духами, хотя с какой целью — пока неясно.</w:t>
-[...3199 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Если подвести итог, то сэр Чарльз и экономка Ивлин в последнее время были заняты дипломатией с злыми духами, и их цели оставались неясны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумчиво кивнул и спросил: «Вы знаете, откуда у злых духов берутся деньги на покупки в реальном мире?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как самый осведомлённый человек, садовник Дженсен пожал плечами и сказал: «Большая часть наличных, наверное, собрана с мёртвых. Судя по частоте смены персонала, этого достаточно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая же подлость — мало того, что человек умер, так ещё и кошелёк последнему начальнику отдать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аналитики из реального мира переглянулись, и кто-то сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Полиция города Эн наверняка приняла немало дел, совершённых злыми духами, за обычные ограбления и убийства».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден скрестил руки на груди и отдал приказ своему адъютанту: «Картер, позвони в главное управление полиции города Эн и запроси все записи по нераскрытым бандитским убийствам за последние полгода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После отдачи приказа часть людей в командном центре Бюро безопасности тут же закрутилась, словно хорошо смазанные шестерёнки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутренний мир. Ли Вэй задал все вопросы, которые хотел. Всё было готово, оставалось только отвлечь злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И нервно сцепила пальцы, глядя на сестру Тан Ан. Тан Ан успокоила её: «Ничего, я справлюсь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле у неё не было никакой уверенности. «Сэр Чарльз в последнее время занят написанием писем, верно? Если мы спрячем недописанное письмо, он точно позовёт экономку Ивлин искать вместе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот план был простым, сырым, полным дыр и сопряжённым с огромным риском.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако все они были обычными людьми. Разве можно было в спешке придумать какой-то гениальный, тщательно продуманный метод?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставалось только тянуть время, сколько получится. Дожить ли до завтра — зависело целиком от того, сможет ли Ли Вэй найти компромат на Ивлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только план был утверждён, нужно было выполнять его как можно быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В двенадцать часов дня все, кроме горничной Тан Ан, находились в столовой для персонала. Тан Ан, поскольку должна была прислуживать сэру Чарльзу во время обеда, ела на час позже остальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старшая сестра Тан И, поев немного, отставила палочки, встала и сказала остальным: «Я наелась, нужно подняться отдохнуть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и садовник Дженсен знали, зачем она идёт. Только Мицуи Кэн, взглянув на остатки еды в её тарелке, недовольно спросил: «Госпожа Тан, позвольте спросить, моя стряпня и вправду настолько ужасна?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет». Тан И не хотела спорить с ним в такой момент и ответила небрежно: «Просто у меня плохой аппетит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи понял, что она врёт, и нахмурился: «Если в моей еде что-то не соответствует вашему вкусу, вы должны указать на это, а не объединяться с друзьями, чтобы бойкотировать и изолировать меня!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнеся слово «друзья», он повернул голову и посмотрел на сидящих рядом Ли Вэя и Дженсена, явно намекая на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел Ли Вэй, с которым у него были старые счёты, ничего сказать, как Дженсен со звоном бросил тарелку и с недоумением спросил: «Кто тебя изолирует? В этой комнате трое едят лапшу палочками, и только я пользуюсь ножом и вилкой. Я ещё думаю, что это вы меня изолируете!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи Кэн хотел возразить, но Ли Вэй, мягко улыбнувшись, перебил его: «Ну и что, если мы считаем, что ты готовишь отвратительно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он развёл руки, словно приглашая всех посмотреть, и с невинным видом сказал: «Каждому не нравится. Неужели ты правда думаешь, что тот ресторан, куда ты тогда устраивался, не взял тебя только потому, что его менеджер-мужчина пытался за мной ухаживать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тьфу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И, которая как раз собиралась незаметно уйти, услышав это, невольно замедлила шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вкусная сплетня. Не зря говорят, что красивый парень с хорошей фигурой — даже слухи о нём такие сногсшибательные!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Серьёзно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— удивлённо спросил Дженсен. «И ты принял его ухаживания?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— беззаботно ответил Ли Вэй. «Честно говоря, за мной ухаживают от юга города Эн до севера, но то, что я люблю мужчин, не значит, что я готов на любого».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И фыркнула со смеху. Увидев, что лицо Мицуи стало цвета свиной печени, и боясь, что он лопнет от злости прямо здесь и помешает делу, она поспешно сказала: «Я пошла, вы тут болтайте».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я тоже пошёл». Ли Вэй отставил палочки. Его тарелка была чиста — он не привык выбрасывать еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Относись к этому проще, Мицуи. Если тебе слишком тяжело признать собственную никчёмность, считай, что я просто поливал тебя грязью за спиной — хотя обычно я говорю всё в лицо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ха-ха, убил наповал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен широко ухмыльнулся, с облегчением хлопнул Ли Вэя по плечу и, обняв его за плечи, ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В столовой Мицуи сжал кулаки, дрожа всем телом, и сквозь зубы проклинал пустоту. Спустя несколько минут он вдруг бросил работу и пошёл за Ли Вэем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь что будет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если его накажут злые духи, он сделает всё, чтобы проучить Ли Вэя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй проходил через холл и собственными глазами видел, как экономку Ивлин пригласили в кабинет сэра Чарльза. Это означало, что их первоначальный план сработал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ан сообщила сестре Тан И, где лежит письмо. Во время обеда Тан И ушла из столовой пораньше, пробралась в кабинет сэра Чарльза и украла письмо. Затем, когда сэр Чарльз вернулся в кабинет и обнаружил пропажу, он позвал экономку Ивлин. Последним шагом было импровизировать, действовать сообща и тянуть время как можно дольше, ожидая хороших новостей от Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, на чьей совести было уже несколько жизней, бесшумно открыл дверь спальни экономки Ивлин с помощью электрического пистолета для взлома замков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беглый взгляд — комната была заставлена дорогими украшениями и драгоценностями. Множество, казалось бы, бесценных безделушек были просто свалены на книжных полках и в ящиках. Увидев это, никто бы не подумал, что живущий здесь злой дух — не хозяйка дома, а экономка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, если учесть, что при жизни Ивлин была ювелиром, а после смерти стала хозяйкой территории злых духов, всё становилось логично. Коллекционирование драгоценностей было для неё хобби, важным, но не самым главным. По-настоящему она дорожила компанией, властью, выгодой…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, возможно, дочерью Джулией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты нашёл сейф?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил Драйден ровным тоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты вернулся?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй нажал на наушник. «А то мне показалось, что кто-то хвалил меня, мол, „отличная работа“, а когда я захотел переспросить, этот человек исчез».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «Я никуда не уходил, господин Ли Вэй. Я слышал всё, включая, но не ограничиваясь, вашу бессмысленную попытку подколоть Мицуи Кэна вашей любовной историей. Однако я не считаю, что вы специально меня искали».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пропустил вторую половину его фразы мимо ушей, быстро обыскивая шкафы и ящики в поисках сейфа, и улыбнулся: «Да ладно тебе. Что это за любовная история — за мной кто-то ухаживал? Это тебе не сайт с романами, где от одного поцелуя блокируют… У тебя есть брезгливость?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У тебя правда брезгливость?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— удивлённо переспросил Ли Вэй. «Тогда ты женат?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден сделал паузу и напомнил: «Это рабочая обстановка, тебе стоит говорить о другом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мне просто очень интересно, какая женщина сможет завоевать твоё сердце…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден перебил его, назвав полное имя: «Лак Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я нашёл сейф, командир». Ли Вэй мгновенно переключился, отдёрнул штору в шкафу и с серьёзным лицом объявил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден беззвучно сделал глубокий вдох, собираясь с мыслями: «В твоём наборе инструментов есть декодер».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пока не понадобится».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй опустился на одно колено перед сейфом. «Когда день рождения у Джулии?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден покосился на аналитика в командном центре. Тот, опустив глаза, доложил дату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй ввёл дату в кодовый замок сейфа. Секунду спустя он посмотрел на загоревшийся зелёным электронный экран и сказал: «Получилось».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: «Что в сейфе?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Контракты компании, повестки в суд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй быстро перебирал стопку распечаток перед собой. «Это… досье на журналиста, который тогда пытался разоблачить аферу ювелирной компании? Похоже, Ивлин действительно давно готовилась к заказному убийству».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что ещё?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Драйден подался вперёд, настойчиво спрашивая. «Сейчас эти вещи, похоже, не так важны для Ивлин, ставшей злым духом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верно. Она уже закоренелая преступница, если только —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй медленно вытащил из середины стопки медицинскую карту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пробежал её глазами за две-три секунды и мрачно произнёс: «Если только в том деле не было скрытых обстоятельств. Драйден, я нашёл диагноз Джулии. Личный врач Ивлин Берн постановил, что у Джулии синдром дефицита внимания и гиперактивности, а также эмоциональное расстройство, и с большой вероятностью во взрослом возрасте у неё разовьётся антисоциальное расстройство личности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Она мучила кошек, обижала других детей, у неё напрочь отсутствовала эмпатия… В семь лет она задушила подушкой одноклассника, с которым поссорилась. Ивлин подкупила родителей жертвы и замяла это дело».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аналитик сверился с хронологией и сказал Драйдену: «Ивлин Берн утверждала, что Джулия умерла от болезни в семь лет!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Она лжёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй помрачнел. «Джулия не умерла. Ивлин отправила её в частную лечебницу со строжайшей секретностью. Однако Джулия уже вкусила удовольствия от мучительства людей и никогда не отказывалась от убийств».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден спросил: «И Ивлин каждый раз это покрывала?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Именно. На это она тратила огромное количество времени и денег, едва не обанкротив компанию. Когда законно заработанных средств перестало хватать на заметание следов преступлений Джулии, Ивлин Берн пустилась во все тяжкие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй дочитал последнее слово, закрыл папку и поднялся: «Неудивительно, что экономка Ивлин поручала задания двум другим злым духам, но никогда не контролировала Джулию, позволяя ей делать что угодно, и именно Джулия проявляла наибольшую ярость и жестокость…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как за дверью комнаты послышались шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй первым делом схватился за пистолет, но увидел, что на пороге стоит Мицуи Кэн, похожий на переевшего сурка, и ошарашенно спрашивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что ты делаешь?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,99 +3278,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй: мне просто любопытно, какой женщине достанется твоё искреннее сердце [аплодисменты].</w:t>
-[...47 lines deleted...]
-        <w:t/>
+        <w:t>Ли Вэй: Мне просто интересно, какая женщина сможет завоевать твоё сердце [разбрасывает цветы].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден: Прошу прощения, но не женщина [закатывает глаза].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Это ты, Мицуи».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>