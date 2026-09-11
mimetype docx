--- v0 (2026-05-24)
+++ v1 (2026-09-11)
@@ -46,1619 +46,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После завтрака няня Тан И вернулась в спальню Джули, и, стоило ей увидеть пустую кровать и мебель с вещами, будто пережившие налёт тайфуна, сердце у неё резко ухнуло вниз.</w:t>
-[...1567 lines deleted...]
-        <w:t>— Я один раз её убил. Кажется, у неё ко мне небольшая претензия.</w:t>
+        <w:t>После завтрака, когда няня Тан И вернулась в спальню Джулии и увидела пустую кровать и мебель, словно после урагана, её сердце пропустило удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё пропало, Джулия проснулась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она видела, что рана злого духа зажила не полностью, и думала, что та не очнётся так быстро!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А как же Ли Вэй??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И развернулась, чтобы предупредить Ли Вэя о пробуждении Джулии, но, торопливо сделав всего пару шагов, опомнилась — идти было бесполезно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по тому, как разъярена Джулия, она, скорее всего, открыв глаза, сразу же, скрежеща зубами, бросилась мстить Ли Вэю. Разве её скорость пешком сравнится с «читами» злого духа? К тому времени, как она найдёт Ли Вэя, пельменный суп уже остынет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вдобавок, если Джулия после успешной мести всё ещё не утолит гнев и решит убить пару человек, чтобы утешить своё раненое сердце?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут не поспоришь — ведь её сердце действительно было ранено!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение Тан И, чем больше думала, тем сильнее пугалась, чувствуя себя так, будто провалилась в ледяной погреб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она не знала, что «читы» были не только у злого духа — у Ли Вэя они тоже имелись, просто часть его «читов» немного не верила в него самого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«— Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда в мире внутри раздался выстрел, в реальном командном центре Бюро безопасности у кого-то дрогнула рука, державшая мышь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутренние данные Федерации показывали, что несчастные случаи из-за неправильного обращения с огнестрельным оружием обычно составляют от пяти до десяти процентов всех инцидентов с огнестрелом, и среди «гениев», устраивающих такие происшествия, больше половины — новички без достаточной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кто никогда не держал оружие, могли подумать: что тут сложного — прицелиться и нажать на спусковой крючок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в реальном бою слишком много переменных: кто-то из-за неправильной стойки получал отдачей по большому пальцу, у кого-то пистолет выскальзывал из рук и случайно стрелял в себя, кто-то забывал про патрон в патроннике и ранил союзника, кто-то думал, что патрон застрял, и, заглядывая в ствол, успешно совершал самоубийство…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Ли Вэй, не погибнув от рук злого духа, продемонстрировал что-то из вышеперечисленного, даже если бы он чудом выжил, их отдел стал бы главной шуткой Бюро безопасности в следующем квартале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Уильям Драйтон, принявший решение снабдить Ли Вэя оружием, выглядел совсем не напряжённым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он как раз подгонял секретаря, записывающего время «воскрешения» злого духа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«От получения смертельного ранения до повторного пробуждения, предположительно, требуется около двенадцати часов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив эту фразу, он повернулся к остальным в комнате: «На мой взгляд, стойка мистера Ли Вэя с оружием вполне стандартна, так что, помимо своей основной работы, можете не беспокоиться о его большом пальце».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но, командир —»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Никаких "но".» Драйтон своими голубыми глазами поочерёдно окинул каждого сотрудника в командном центре и безапелляционно произнёс: «Я знаю, что некоторые из вас недолюбливают Лака Ли Вэя, сомневаются в его статусе и способностях».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но сейчас он — человек Бюро безопасности и находится на передовой. Единственное, что вы должны делать — это верить ему. Неужели такую очевидную истину нужно мне вам объяснять?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда его голос стих, в командном центре никто больше не открывал рта. Все принялись усердно работать, и только из динамиков компьютеров и наушников доносились звуки боя из внутреннего мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Ли Вэй выстрелил, он, конечно, не подстрелил себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что новички новичкам рознь, как и люди людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того, как на стене появились кровавые буквы, он, не колеблясь, сказал Дженсену: «Беги!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Дженсену и напоминать не требовалось — он кубарем покатился к двери туалета, бешено крутя ручку: «Выпустите меня!! Выпустите меня!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Замок не поддавался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина, вцепившись в дверную панель, сполз на колени, с отчаянием на лице: «Чёрт, не открывается!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отойди!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй грубо оттащил его в сторону и, подняв руку, выстрелил прямо в дверь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пуля ударила в дверную панель, но не пробила её и не отскочила, а словно увязла в грязи. В тот же миг злой дух Джулия издала рёв, похожий на свист закипающего чайника —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была разъярена!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала она хотела оставить Ли Вэя в живых и медленно пытать, как кошка мышку!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В мгновение ока лампы дневного света на потолке замерцали, витражные стёкла и дверная панель задрожали, даже две аккуратно уложенные плитки на полу вылетели. Водопроводный кран позади Ли Вэя, не выдержав давления, с грохотом взорвался, но у него не было времени обернуться — потому что прямо перед ним из сливного отверстия ванны размером с чашку с трудом протиснулась маленькая бледная рука!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Твою мать! Твою мать!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Садовник Дженсен собственными глазами видел, как рука из ванны сначала потянулась в воздух, затем согнулась в локте и, словно ища цель, провела по поверхности ванны полный круг. Он был напуган до потери души и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это Джулия?? Почему она вдруг взбесилась?!… Погоди, я понял, она пришла за тобой!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Верно. Ли Вэй, держа пистолет наготове, с мрачным выражением лица сказал: «Я убил её один раз, возможно, она немного на меня обижена».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,563 +1454,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Брат, повтори-ка ещё раз?</w:t>
-[...511 lines deleted...]
-        <w:t>Бах!</w:t>
+        <w:t>Брат, ты можешь повторить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэю не пришлось повторять. Джулия, столкнувшись лицом к лицу со своим чёрным прошлым, действиями подтвердила свою ненависть. Она разнесла ванну вдребезги, мокрая, вся в воде, вползла в туалет, встряхнула головой и зловеще улыбнулась Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй выстрелил в неё дважды!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах! Бах!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая пуля ушла в сторону, Джулия с рёвом бросилась на него. Ли Вэй, не моргнув глазом, выстрелил снова — на этот раз точно попал злому духу в плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Аааааа!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сработало!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дженсен, спрятавшийся рядом с унитазом, увидев, что Джулии больно, взволнованно закричал: «Дай ей ещё одну, в голову!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто ж не знает, что нужно стрелять в голову, но разве это так просто сделать? Думаешь, в игру играешь? Ли Вэй перевёл дух и собрался прицелиться снова, но Джулия высоко подпрыгнула и забралась на стену, затем по потолку пронеслась над головой Дженсена и спрыгнула вниз!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта мелочь ещё и выбирает, кого помягче укусить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен завопил, изо всех сил размахивая единственным, что было под рукой — вантузом. Джулия оскалилась в злобной усмешке, выхватила у него вантуз и с силой прижала его к лицу Дженсена!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не говоря уже об удушье, это же просто отвратительно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй невольно скривился, словно от невыносимого зрелища. Джулия и Дженсен сцепились; первая была маленькой и подвижной, и Ли Вэй, опасаясь задеть Дженсена, не решался стрелять. Он сунул пистолет обратно в кобуру на поясе и снова вытащил армейский нож, лежавший на дне ящика с инструментами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в тот момент, когда Джулия изо всех сил прижимала вантуз к лицу Дженсена, он вонзил нож прямо ей в затылок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джулия тут же разжала руки и, выставив острые когти, полоснула по Ли Вэю. Тот отступил на два шага, а когда она слезла с Дженсена, одной рукой выхватил пистолет и снова выстрелил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бах!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,659 +2030,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После этого резкого выстрела в туалете наконец воцарилась тишина.</w:t>
-[...607 lines deleted...]
-        <w:t>— Ли Вэй!! Слава богу, ты жив! — Тан И чуть не расплакалась от радости. — Неужели Джули тебя не нашла?</w:t>
+        <w:t>После резкого звука выстрела в туалете наконец наступила тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джулия, широко раскрыв глаза, с некоторым недоумением смотрела на Ли Вэя, словно не могла понять, почему простая месть уборщику обернулась для неё вторым провалом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался звук «плюх», и она рухнула на пол, не шевелясь. Ли Вэй подошёл, выдернул вантуз с лица Дженсена и ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен, жалкий и растерзанный, схватился за горло, тяжело дыша и кашляя. Кое-как отдышавшись, он открыл глаза и огляделся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Джулия лежала на плитке, её «смерть» выглядела ужасающе. Когда-то роскошно отделанный туалет теперь представлял собой полный разгром: на потолке, люстре, стенах, унитазе — везде были следы крови, дно ванны тоже было вдребезги разбито.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Лак Ли Вэй, держа пистолет, прямо стоял посреди этого хаоса, и, если не считать небольшого повреждения и складок на костюме, был практически невредим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже мог бы прямо сейчас отправиться на званый ужин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен потерял дар речи: «Ты, я, ты… Кем бы ты ни был, в любом случае, спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя монстра привлёк Ли Вэй, тот факт, что он спас ему жизнь, оставался фактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй покачал головой. Он всё ещё находился в возбуждённом состоянии после смертельной опасности, поэтому не чувствовал запоздалого страха, а просто сказал: «Присмотри за Джулией. Я выйду, осмотрюсь и заодно найду кого-нибудь на подмогу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен прекрасно понимал, что они теперь в одной лодке, и поспешно согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подошёл к двери, осторожно повернул ручку замка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошая новость: на этот раз дверь открылась. Плохая новость: в спешке он забыл, что у него ранена рука, и когда обезболивающий эффект адреналина спал, даже простое поворачивание ручки заставило его вздрогнуть от боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй опустил пистолет и, мучаясь, провёл рукой по лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До чего же испытание для человека работа! Разве можно такую зарплату не поднять повыше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужно было подняться наверх, чтобы проверить, жива ли няня Тан И. По пути он вкратце доложил Бюро безопасности о результате боя, но подробно рассказать не успел. Поднявшись на второй этаж, он увидел Тан И, которая стояла, как вкопанная, перед дверью в спальню Джулии, словно капибара, утратившая все мирские желания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Госпожа Тан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ли Вэй!! Отлично, ты жив!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан И чуть не заплакала от радости. «Неужели Джулия не пошла к тебе?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,115 +2670,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Похоже, у дома была отличная звукоизоляция. А может, Джули что-то сделала и просто отрезала звук.</w:t>
-[...63 lines deleted...]
-        <w:t>— Нашла, — сказал он. — Просто сейчас мне не очень удобно тащить её обратно к тебе. Пойдём, сама посмотришь.</w:t>
+        <w:t>Похоже, звукоизоляция в этом доме была отличной, или же Джулия что-то сделала, чтобы заглушить звуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя мелькнула мысль, и он сказал: «Пошла, но сейчас мне неудобно приводить её к тебе. Пойдём, взглянешь сама».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,707 +2766,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она с тревогой пошла за ним, уже догадываясь, какую картину увидит. Но, когда они распахнули дверь мужского туалета, она всё равно застыла на месте в глубоком шоке.</w:t>
-[...511 lines deleted...]
-        <w:t>* * *</w:t>
+        <w:t>Она, тревожась, последовала за Ли Вэем, уже предчувствуя, что увидит. Однако, когда он толкнул дверь мужского туалета, она всё равно застыла на месте, глубоко потрясённая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«— Вы тут что, только что сняли фильм про зомби?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вроде того». Ли Вэй усмехнулся, втолкнул Тан И внутрь, развернулся и закрыл дверь. Затем он сказал: «Времени мало, объявляю одно дело».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И подумала: отлично, сейчас он скажет нам, что он серийный убийца, вершащий правосудие?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дженсен подумал: отлично, Лак Ли Вэй, должно быть, скрытый экзорцист!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Физическое изгнание бесов — тоже изгнание!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй не угадывал их мыслей и, собираясь с мыслями, сказал: «Вы знаете, что я уборщик».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Поэтому привести в порядок туалет и скрыть следы боя — моя работа. Тан И, — обратился он к девушке, — когда Джулия проснётся в следующий раз, она обязательно пойдёт жаловаться другим злым духам. Значит, за двенадцать часов мы должны найти способ выбраться из внутреннего мира. Я хочу попросить тебя и твою сестру о помощи: вам нужно отвлечь экономку Ивлин, чтобы я смог проникнуть в её комнату и найти сейф».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И, воодушевлённая, но сбитая с толку, спросила: «Хорошо, я постараюсь, но почему именно экономка, а не сэр Чарльз?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй сказал: «У меня есть свои источники информации. Экономка Ивлин — настоящая хозяйка этого внутреннего мира».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут даже на лице Дженсена отразились удивление и волнение: «Всё это я понимаю, но как, чёрт возьми, тебе это удалось?? Ты ведь здесь всего один день!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>**</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Реальный мир.</w:t>
-      </w:r>
-[...110 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>