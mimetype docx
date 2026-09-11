--- v0 (2026-05-24)
+++ v1 (2026-09-11)
@@ -46,915 +46,1843 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Трудно было сказать, кто в этот момент больше походил на злого духа.</w:t>
-[...863 lines deleted...]
-        <w:t>— Именно. Вернёмся к делу. Та злая дух-девочка… она умерла?</w:t>
+        <w:t>Заметив, что Ли Вэй смотрит на неё, девочка издала нечеловеческий вопль: «Всего лишь уборщик, как ты смеешь трогать мои игрушки!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда это я трогал твои игрушки?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, напрягшись до дрожи, растерялся. Он не собирался спорить с призраком и, собравшись с духом, начал шаг за шагом отступать, намереваясь при первом же столкновении просто покинуть это гиблое место — проще говоря, сбежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нормальный человек не станет сражаться с нечистью без персикового дерева, чёрной собачьей крови, святой воды и креста!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, к несчастью, девочка двигалась быстрее, чем он предполагал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался звонкий треск — «хрусь», зеркальная поверхность разбилась, и призрак из зеркала, перебирая руками и ногами, выполз наружу. Схватив труп кошки, который собрал Ли Вэй, она яростно закричала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Моя игрушка!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт! Чем кошка-то провинилась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кто издевается над животными, потом становятся серийными убийцами!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О, она уже им и была.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочка, словно разъярённая горилла, бросилась на него. Ли Вэй рефлекторно схватил подвернувшуюся под руку швабру и с размаху ударил концом, испачканным в кровавой воде, по голове противника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался глухой удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призрак остался невредимым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пробить вражескую броню не удалось!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что этот удар ошеломил девочку, заставив её замереть на месте. Ли Вэй в три прыжка добежал до люка и уже собирался открыть его и спуститься вниз, как вдруг огромная сила, с которой не мог бы совладать и взрослый мужчина, схватила его за голень —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочка обхватила его ногу, с силой повалив на пол. Она не только не давала ему уйти, но и, разинув рот, попыталась укусить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочная защитная одежда в мгновение ока была разорвана в клочья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы она укусила, последствия были бы ужасны!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Ли Вэя волосы встали дыбом. Не раздумывая, он снова схватил швабру. Одной рукой, словно борясь с бешеной собакой, он ухватил её за волосы и с силой рванул назад, а другой рукой, воспользовавшись моментом боли призрака, засунул деревянную ручку ей в рот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следом он со всей силы пнул призрака в грудь, кое-как оторвавшись от неё. Наспех порывшись в ящике с инструментами, он нашёл маленький синий флакон, похожий на «Мистер Мускул», и принялся яростно распылять его содержимое в лицо и голову призрака!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Золотистые волосы девочки и так были испачканы красной кровавой водой, а теперь к ним добавился синий туалетный утёнок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Ли Вэй опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призрак, никак не ожидавший такого поворота, тоже остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подумал: «До боли знакомый образ, может, сойти за Харли Квинн на косплей-фестивале…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тьфу, он явно взял не тот флакон!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я же говорил, что этот дизайн в критический момент ненадёжен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К чёрту слезоточивый газ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В наушнике кто-то звал его по имени, но Ли Вэй не обратил внимания. С холодным лицом он вытащил со дна ящика с инструментами армейский нож длиной около тридцати сантиметров, а также, достав из угла ящика небольшую герметичную банку, вынул оттуда пропитанную анестетиком тряпку, похожую на влажную салфетку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призрак, выплюнув ручку швабры, снова бросился на него. Ли Вэй, вместо того чтобы отступить, шагнул вперёд. Подняв руку, он плотно прижал тряпку к её лицу, а затем, подняв нож, безжалостно нанёс удар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примечание автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: Фух, сам себя напугал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призрак: Кто из нас вообще серийный убийца??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трудно сказать, кто в этот момент больше походил на злого духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настоящий призрак — маленькая девочка — лежала на спине на полу и отчаянно сопротивлялась. Её маленькие ручки, испачканные неизвестно чьей шерстью и кровавой грязью, крепко вцепились в руку Ли Вэя, пытаясь вырваться в противоположном направлении. Ли Вэю казалось, что место, за которое она ухватилась, словно несколько раз со всей силы придавили крышкой багажника автомобиля. Острая, пронизывающая до костей боль заставляла его веки дёргаться, а со лба градом катился холодный пот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже несмотря на это, он, словно хладнокровный убийца, сидел на корточках. Левой рукой он крепко зажимал рот и нос девочки пропитанной анестетиком тряпкой, а правой, высоко подняв армейский нож, вонзил его девочке в грудь —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На кончике ножа чувствовалось отчётливое сопротивление, словно он вонзался в стальную пластину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призрак, почувствовав боль, в тот же миг начал сопротивляться ещё яростнее. Её лицо исказилось, глаза налились кровью, слюни текли ручьём. Казалось, она вот-вот прижмёт Ли Вэя к стене, а затем буквально проглотит его целиком!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже собрав все силы и действуя с предельной осторожностью, Ли Вэй снова был сбит с ног. Тяжело дыша, он перевернулся, обхватил призрака сзади за горло и, прижимая рукоять ножа, торчащую у неё из груди, глубже, начал бессвязно бормотать успокаивающие слова: «Хорошая девочка… расслабься, всё скоро закончится…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли анестетик, то ли нож подействовали — примерно через десять секунд хрипы призрака начали стихать, а движения становиться менее активными. Опасаясь, что она притворяется мёртвой, Ли Вэй подождал ещё немного и лишь затем осторожно ослабил хватку. Убедившись, что она по-прежнему не двигается, он наконец с облегчением выдохнул и, совершенно обессиленный, рухнул на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звуки яростной борьбы и тяжёлое дыхание человека стихли одновременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Драйдена в душе всё время было нехорошее предчувствие. Он дважды позвал Ли Вэя по имени: «Мистер Ли Вэй? Лак Ли Вэй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первые два раза ответа не последовало, и он уже собирался позвать в третий, как наконец раздался низкий, слегка дрожащий голос Ли Вэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Жив».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден едва заметно расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты в порядке?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поднялся и осмотрел свои раны: «Призраки такие сильные — почему бы им не участвовать в Олимпийских играх? У меня рука болит так, будто сломана. Если бы это было в реальности, пришлось бы вызывать скорую».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, как раз мысленно переоценивавший способности и смелость Ли Вэя, услышав это, машинально ответил: «Скорая дорогая, судя по твоему текущему финансовому положению, ты бы её не вызвал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «? Ты проверял мои сбережения?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден понял, что сболтнул лишнее, и небрежно поправился: «Учитывая, что ты уже наш человек, в реальности тебе следует связаться с Бюро безопасности или напрямую со мной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй неопределённо хмыкнул: «Вы же собираетесь платить мне зарплату? У меня скоро будут деньги».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Психика стабильна, логика мышления сохраняется на нормальном уровне… и даже после столкновения с призраком он остаётся оптимистичен. По устойчивости к стрессу он превосходит девяносто девять процентов необученных обывателей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, быстро соображая, сказал: «Действительно так. Вернёмся к делу — тот призрак, девочка, она умерла?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,2147 +1902,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Вэй покосился на злого духа, который неожиданно затих и теперь, как кукла, мирно лежал на полу.</w:t>
-[...2095 lines deleted...]
-        <w:t/>
+        <w:t>Ли Вэй покосился на призрака, который наконец угомонился и мирно, словно кукла, лежал на полу, притворяясь мёртвым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призракам, по сути, не нужно дышать, а анестетик подействовал потому, что, кусая Ли Вэя, она активно вдохнула несколько раз из тряпки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому трудно сказать, умерла она или нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как смерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Она не двигается, тело остаётся в том же положении, — сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня такое чувство, что физические методы могут убить её лишь на время, но не навсегда. Возможно, через некоторое время она очнётся, а раны заживут».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден кивнул: «Значит, всё равно нужно воздействовать на хозяина территории и найти ядро, поддерживающее его существование».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемое ядро — это то, что превращает мёртвого человека в призрака, а не отправляет его прямиком в ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это совпадает с нашим изначальным планом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, тогда Бюро безопасности в основном беспокоилось, что Ли Вэй не проживёт и трёх секунд после встречи с призраком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неприятные слова говорить не стоило, поэтому Драйден продолжил: «У тебя есть ещё какие-нибудь находки? Если нет, я пришлю кого-нибудь, чтобы он показал тебе, как перевязать раны».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: «Нет… А, вот ещё что: мой защитный костюм пришёл в негодность. Командир Драйден, спасибо вам за тот качественный костюм, который вы мне подарили — он спас меня от того, чтобы остаться голым».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден высоко поднял бровь. В его чересчур активном мозгу невольно всплыла сцена, как Ли Вэй, впервые получив костюм, по его указанию встал перед зеркалом и, рассеянно, но аккуратно его надел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мне нужно ещё более мощное оружие, а также заменить их упаковку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй, одной здоровой рукой собирая разбросанные в ящике с инструментами мелочи, проворчал: «Когда выйду, я “поговорю” с тем интендантом по имени Хань Цзэ. Ваше Федеральное бюро безопасности, отдел, специализирующийся на Изнанке, чем меня снабдило? Слезоточивый газ, анестетик, перцовый баллончик… Мои враги — не уличные хулиганы! Единственный флакон духов с нервно-паралитическим газом, и тот можно использовать только один раз, да и то он менее полезен, чем в фильмах».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас, столкнувшись с его явными и скрытыми насмешками, сотрудники Бюро безопасности не осмеливались возражать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто способен выйти на линию фронта и выполнить задание — живой бог, а бог всегда прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…Конечно, потому что фильмы — это выдумка, — Драйден пришёл в себя и, потирая переносицу, сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же мы не уверены, какое оружие можно пронести в Изнанку. Слишком громоздкое точно нельзя, иначе я бы приказал научить тебя водить танк».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй моргнул, представив, как он врывается в Изнанку и устраивает там артподготовку, и совершенно искренне сказал: «Я хочу научиться водить танк».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден усмехнулся: «Вот выйдешь — тогда и поговорим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он долго вглядывался в экран, забитый данными, почувствовал, что глаза заслезились, достал из кармана очки со слабыми диоптриями и надел их. Затем, выключив микрофон для разговора с Ли Вэем, сказал остальным в командном центре:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Помогите ему привести себя в порядок, постарайтесь, чтобы его раны не мешали передвижению. Я пойду посмотрю, есть ли результаты по установлению личности Чарльза Берна».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К сожалению, прошло почти два часа, а технические специалисты всё ещё не смогли найти в бесчисленных архивах, кто такой сэр Чарльз. Поэтому Ли Вэй, следуя удалённым указаниям врача, кое-как привёл себя в порядок и, проявив самостоятельность, вытащил из призрака-девочки бумажку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На бумажке был распорядок дня, написанный няней Тан И:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Один день Джули</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подъём в семь утра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дневной сон в двенадцать дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отбой в девять вечера»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумать только, каждый день спать больше десяти часов, а проснувшись — играть с кошкой. Вот это счастливая призрачная жизнь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кстати, выходит, младшую дочь сэра Чарльза зовут Джули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй поделился этой информацией с командным центром и снова взглянул на часы на стене — после всей этой суматохи часовая стрелка медленно миновала цифру «семь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё чуть больше часа, и Джули должна лечь спать, а затем, в десять часов, старший сын сэра Чарльза придёт проверять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Джули сейчас находилась в состоянии «кот Шрёдингера»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— мертва, и ей не нужно было ложиться в кровать, она просто впала в долгий, глубокий сон. Что же делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй задумался, затем, взяв тело призрака, покинул чердак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И была на грани безумия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время характер Джули становился всё более непостоянным. То и дело она, ещё секунду назад нормальная, в следующую использовала свои сверхспособности, чтобы создавать кровавые и жуткие сцены, пугая людей. Тан И, измученная этим, довела себя до нервного истощения. Поэтому сегодня днём, когда Джули, как ни в чём не бывало, убежала играть в прятки, Тан И не сразу бросилась её искать, а принялась снова и снова успокаивать себя, что ничего страшного не случится. Затем, словно страус, прячущий голову в песок, она наслаждалась редким спокойствием с тех пор, как попала в Изнанку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она и подумать не могла, что уже почти восемь вечера, а Джули всё ещё не закончила играть и неизвестно куда запропастилась!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Эрик, ответственный за проверку, в десять часов обнаружит, что Джули не легла спать, Тан И конец!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она даже не успела поужинать и, в панике оббежав несколько кругов по местам, где Джули обычно любила играть, так и не нашла девочку. По пути она встретила Мицуи и сестру Тан Ань, только что вышедших из столовой, и бросилась к ним, но те тоже сказали, что не видели Джули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>