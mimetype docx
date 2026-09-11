--- v0 (2026-05-25)
+++ v1 (2026-09-11)
@@ -46,3747 +46,4051 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нынешний повар Мицуи: «…»</w:t>
-[...3695 lines deleted...]
-        <w:t/>
+        <w:t>Со спины повеяло холодом, Мицуи Кэн вздрогнул и не посмел не ответить: «Д-да, мы соседи, он живёт в комнате рядом со мной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отлично. Раз вы оба стали моими служащими, я надеюсь, что в дальнейшем вы поладите», — учтиво произнёс сэр Чарльз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Представьтесь коллегам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй окинул взглядом мужчину слева, одетого как садовник, и двух женщин справа в домашней одежде, затем сам сказал: «Меня зовут Лак Ли Вэй, я отвечаю за уборку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он закончил, обе женщины одновременно изменились в лице, а девушка помладше даже бросила ему сочувственный взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи Кэн поспешил подхватить: «Меня зовут Мицуи Кэн, я новый повар. Приятно познакомиться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дженсен, садовник», — коренастый светловолосый мужчина назвал только имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старшая женщина сказала: «Я няня, меня зовут Тан И. Это моя сестра Тан Ань, она горничная».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ань, бледная, едва заметно улыбнулась Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй тоже улыбнулся ей в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отлично».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сэр Чарльз хлопнул в ладоши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Вы познакомились. Перерыв окончен, пора возвращаться к работе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До чего же короткая церемония посвящения в должность!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Группа людей, словно перепуганные перепёлки, послушно вышла из кабинета. Садовник Дженсен ушёл, даже не обернувшись. Мицуи Кэн, полный тревоги, обратился к самым приветливым на вид Тан И и Тан Ань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прошу прощения, не подскажете, что это вообще за место?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ад», — выдохнула старшая сестра Тан И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Мицуи Кэна волосы встали дыбом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И, улучив момент, пока дворецкий не смотрит, поспешно наставляла: «Вам лучше просто честно работать. Сначала продержитесь день, а освоитесь — тогда и поговорим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи Кэн, дрожа губами, спросил: «Работа повара очень трудная?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вообще-то, терпимо...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— взгляд Тан И скользнул к Ли Вэю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Обычно самое сложное — это уборка этого дома. Если убираешь слишком медленно или не соответствуешь стандартам, последует наказание, поэтому уборщиков здесь меняют особенно часто».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не нужно было и думать, куда девались предыдущие уборщики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Мицуи Кэн с огромным облегчением выдохнул и с злорадством посмотрел на Ли Вэя. Но Ли Вэй к тому моменту уже полностью освоился и вошёл в привычный ритм. Он спокойно кивнул, подошёл с ящиком для инструментов прямо к дворецкому и спросил тоном почтительным, но не слишком:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С чего мне начинать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий, стоявший на страже у дверей кабинета, поднял голову и внимательно оглядел невероятно человеческое, достойное киноэкрана лицо Ли Вэя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Начни с чердака», — медленно произнесла она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Там вчера как раз умер один повар».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мицуи: ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй: Агент Бюро безопасности, который не умеет налаживать отношения с злыми духами — плохой уборщик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t># Глава 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нынешний повар Мицуи: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые в жизни лицом к лицу столкнувшись с вопросом жизни и смерти, он почувствовал, что его задели, но не посмел ни возмутиться, ни возразить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй и вовсе не собирался открывать рот — фраза дворецкого была направлена не обязательно против Мицуи, но определённо была предупреждением для всех. Даже Тан И и Тан Ань, которые были в Изнанке не первый день, при слове «смерть» заметно помрачнели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чего стоите как вкопанные?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— дворецкий с невозмутимым видом смотрела на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Каждый вечер в десять часов старший сын сэра Чарльза приходит проверять, выполнили ли вы свою работу. Если сейчас не будете стараться, смотрите, как бы не получить наказание».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эти слова прозвучали, несколько человек мгновенно разбежались кто куда. Ли Вэй, неся ящик с инструментами, медленно побрёл на чердак. На полпути, убедившись, что поблизости тихо и безлюдно, да и призраков не видно, он, набравшись смелости, нажал на наушник и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы слышали, что она сказала? У сэра Чарльза есть сын».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слава богу! Он жив и не потерял ни руки, ни ноги!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Специалисты в командном центре были гораздо более взволнованы, чем он. Услышав голос Ли Вэя, они одновременно испытали и тревогу, и дикую радость — словно группа мамаш, впервые увидевших, как их младенец самостоятельно делает шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя, если бы Ли Вэй погиб в середине пути, Федеральное бюро безопасности могло бы найти следующего бедолагу, но затраченные ресурсы были слишком велики. Новая информация, которую Ли Вэй получал в Изнанке, касалась результатов работы бесчисленного множества людей. Если был выбор, даже самый чёрствый начальник хотел бы, чтобы сотрудник закончил работу перед смертью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, держа микрофон, спокойно сказал: «Да, мы слышали. Технические специалисты уже сузили круг поисков и установили личность Чарльза Бёрна как человека, имеющего семью. Как у тебя там обстановка?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я иду на чердак».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй шёл и внимательно смотрел по сторонам, чтобы не столкнуться лицом к лицу с каким-нибудь злым духом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Пока что, кроме того, что голова дворецкого может поворачиваться на 180 градусов, я не встречал ничего особенно сверхъестественного».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то в командном центре с жаждой знаний спросил: «Она поворачивается вверх-вниз или вперёд-назад?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его коллеги: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что вы на меня так смотрите? Разве это не важно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вперёд-назад», — услышал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «На что вы ещё просили меня обратить внимание? Ах да, на рельеф Изнанки. Рельеф сильно отличается от реального. В реальности квартира одноэтажная, чердак находится над потолком, но я уже поднялся на третий этаж виллы в Изнанке. На каждом этаже, кажется, по три-четыре комнаты... Дом действительно большой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проходя мимо запертых дверей, он осторожно ступал и говорил тише.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден выключил микрофон и повернулся, приказав подчинённым записывать: «Возможно, трупы, умершие в Изнанке, сбрасываются в реальный мир поблизости. Можем ли мы, основываясь на его описании, построить модель виллы сэра Чарльза?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пока что вряд ли, сэр. Информации слишком мало».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Друзья, я вхожу на чердак».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли Вэй упёрся рукой в дверь, ведущую на чердак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Пожелайте мне удачи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко нажал и открыл откидную дверцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден, следивший за каждым его движением, инстинктивно затаил дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй долго молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Технические специалисты в реальном мире тоже не решались говорить, обмениваясь взглядами: «Что случилось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наткнулся на злого духа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В противостоянии?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден выкрутил громкость динамиков на максимум и чутко уловил шуршание резиновых перчаток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Мистер Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он включил микрофон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Что ты делаешь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Переодеваюсь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Защитный костюм уже был надет, Ли Вэй неторопливо натягивал перчатки. В углу чердака стояло запылённое зеркало, в котором сейчас отражались ритмичные движения его пальцев, когда он поправлял перчатки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Драйден снова и снова внушал себе, что нужно быть терпеливым с подчинённым, не имеющим профессионального образования: «Что вокруг тебя? Опиши».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кровь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бесстрастно сказал Ли Вэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Много крови людей и животных, а также трудно опознаваемые останки животных и осколки костей. Запах сносный, до рвоты не доходит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неудивительно, что дворецкий торопила меня — здесь действительно трудно убирать. Она очень добра. В углу чердака ещё стоит зеркало, рядом с ним много картонных коробок и хлама. За зеркалом...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй схватился за раму, заглянул за неё, помедлил и сказал: «Мёртвая кошка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то в командном центре поднял руку: «Докладываю, сэр, десять минут назад в социальных сетях Садового района появилось объявление о пропаже кошки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Пусть хозяин скорбит», — сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аналитик, воспользовавшись моментом, вставил: «Мистер Ли Вэй, ваша задача сейчас — по мере возможности выполнять свою непосредственную работу и сообщать нам о всех находках. Мы сделаем всё возможное, чтобы спасти вас и других жертв с территории злого духа».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй небрежно бросил «спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он достал специальный ферментный очиститель и принялся обрабатывать повсюду разбрызганные на чердаке белки плазмы. Когда засохшие пятна крови быстро растворились в первом слое, он протёр пол сильно впитывающей шваброй, которую дал дворецкий, а затем прошёлся отбеливателем по углам и самым стойким загрязнениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя визуальное впечатление было сильным, всё вернулось в привычный ритм!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Занавески колыхались от ветра, зеркало гремело, но Ли Вэй делал вид, что ничего не замечает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В их деле самое страшное — пугать самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Интересно, справится ли Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Тан Ань, работавшая горничной, днём подавала чай сэру Чарльзу. Работа была не сложной, но психологическое давление — огромным. Когда сэр Чарльз отдыхал, она воспользовалась случаем выбежать проветриться и встретила свою сестру Тан И, работавшую няней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И с тревогой сказала: «Предыдущий уборщик в первый же день понёс наказание. Эрик, этот дьявол, посчитал, что он плохо работал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эрик Бёрн — тот самый маленький ублюдок из дома сэра Чарльза, который каждый вечер в десять проверял работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да кто может так быстро адаптироваться!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— возмущённо сказала Тан Ань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Нам ещё повезло: если делать всё по правилам, не так часто сталкиваешься с ужасными сценами. Но уборщик от них никуда не денется».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тсс, тише».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сестра Тан И напряжённо огляделась, боясь, что жалобы Тан Ань услышит какой-нибудь внезапно появившийся злой дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «В народе говорят: у каждого своя судьба. Ты не о нём одном думай. Сама свою работу закончила?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Закончила».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Ань втянула голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Сегодня днём сэр Чарльз был занят, ему было не до меня. А ты?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задачей няни Тан И была забота о младшем ребёнке сэра Чарльза, Джулии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан И горько усмехнулась: «Джулия куда-то убежала. В последнее время у неё плохое настроение, и сверхъестественные происшествия вокруг неё случаются всё чаще. Убежала — и хорошо. Мне совсем не хочется её искать. Подождём до темноты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чердак был небольшим, Ли Вэй быстро привёл поверхность в порядок, и на первый взгляд результат был впечатляющим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прикинул, что обычный человек без специальных инструментов за весь день уборки максимум достиг бы такого же уровня. Как бы злой дух ни был придирчив, придраться к эффективности его работы было бы трудно. Поэтому он просто отложил чистящее средство и швабру и переключился на обмен информацией с тыловиками из Бюро безопасности, которые целый час слушали саундтрек к фильму ужасов и дрожали от страха:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы выяснили, кто такой Чарльз Бёрн? Что мне сделать, чтобы его прикончить?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты уверен, что сейчас самое время думать о том, как убить злого духа?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Технический специалист перед микрофоном посмотрел на своего начальника и потрясённо спросил: «Ты не хочешь сначала обратить внимание на занавески и зеркало на чердаке?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не знаю. Я думал, вы хотите, чтобы я его убил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй подошёл к окну, коснулся занавески рукой в перчатке, затем отдёрнул её и выглянул наружу: «Занавески обычные, двигаются, потому что окно открыто. Пейзаж за окном совершенно нормальный, но есть граница, а за границей — сплошной туман».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Территория, огороженная туманом, и есть владения злого духа».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заговорил Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Мы контактировали с одним человеком, который выбрался из Изнанки. Он сказал, что на краю Изнанки есть выход. В критической ситуации ты можешь попытаться сбежать таким способом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот факт был и в брошюре Бюро безопасности по Изнанке. Ли Вэй рассеянно спросил: «И что потом случилось с тем счастливчиком?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Умер».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сказал Драйден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Злой дух пометил его, а затем на глазах у его семьи затащил обратно в Изнанку и жестоко убил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Несчастье из несчастий».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй снял одну перчатку и потёр виски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я говорил, что это очень опасная работа, мистер Ли Вэй».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Голос Драйдена был холодным и ровным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Но пока что ты справляешься неплохо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй пошутил: «Командир Драйден, мне кажется, вы из тех начальников, которые умеют подкармливать подчинённых пряниками...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как зеркало у него за спиной вдруг издало звонкий треск!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Вэй резко обернулся и увидел, что внутри зеркала появилась маленькая девочка с золотистыми длинными волосами! Её детское личико было до невинности милым, уголки губ были приподняты, обнажая белые зубы. Однако её тело лежало на полу, а конечности были скручены так, словно принадлежали какому-то членистоногому существу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>