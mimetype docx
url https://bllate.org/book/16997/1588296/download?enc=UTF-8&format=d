--- v0 (2026-05-18)
+++ v1 (2026-07-09)
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …великих гения, — с трудом выдавил Чи Фухань, едва не скривившись. Деньги доставались нелегко. Он сменил тон: — Деревянное море рождается из земли. Чтобы разрушить массив, достаточно обрубить его корни, не так ли?</w:t>
+        <w:t>— …великих гения, — с трудом выдавил Чи Фухань, едва не скривившись. Деньги доставались нелегко. Он сменил тон: — Море деревьев рождается из земли. Чтобы разрушить массив, достаточно обрубить его корни, не так ли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Деревянное море внизу, хоть и было сложным, для него было всего лишь диковинкой, выставившей напоказ свои уязвимые места.</w:t>
+        <w:t>Море деревьев внизу, хоть и было сложным, для него было всего лишь диковинкой, выставившей напоказ свои уязвимые места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но У Линчань действовал слишком быстро. Не слушая ничьих советов, он активировал свой телепортационный массив на один ли и мгновенно исчез.</w:t>
+        <w:t>Но У Линчань действовал слишком быстро. Не слушая ничьих советов, он активировал свою телепортационную формацию на один ли и мгновенно исчез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>