--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Шичжэнь, это отличная идея, — с улыбкой поддержал он. — Вы так похожи, стать братьями — самое то. Ин Хэ всегда был старшим, а теперь и у него будет младший.</w:t>
+        <w:t>— Шичжэнь, это отличная идея, — с улыбкой поддержал он. — Вы так похожи, стать братьями — самое то. Ин Хэ всегда был старшим, а теперь может стать и младшим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А потом, узнав, что он долго не проживёт, тут же бросили его и попытались пересадить его дар младшему брату.</w:t>
+        <w:t>А потом, узнав, что он долго не проживёт, тут же бросили его и попытались пересадить его Элемент Дерева младшему брату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иначе Чу Сяо, с которым он вырос, давно бы его сломил.</w:t>
+        <w:t>Иначе Чу Сяо, с которым он вырос, давно бы его соблазнил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>