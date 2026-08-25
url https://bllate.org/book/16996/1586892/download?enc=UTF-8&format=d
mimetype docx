--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кстати, раз уж мы заговорили об этом, я научу вас одному простому способу распознавания Ци.</w:t>
+        <w:t>— Кстати, раз уж мы заговорили об этом, я научу вас одному простому способу распознавания Тела Ци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если вы что-то почувствовали, можете открыть глаза, — продолжал Чэнь Хэянь. — Если вы ничего не видите, но отчётливо ощущаете присутствие чего-то, это и есть Ци.</w:t>
+        <w:t>— Если вы что-то почувствовали, можете открыть глаза, — продолжал Чэнь Хэянь. — Если вы ничего не видите, но отчётливо ощущаете присутствие чего-то, это и есть Тело Ци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ин Хэ, под градом взглядов, оставался невозмутимым. Его Ци продолжала кружить вокруг руки Ло Шичжэня.</w:t>
+        <w:t>Ин Хэ, под градом взглядов, оставался невозмутимым. Его Тело Ци продолжало кружить вокруг руки Ло Шичжэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Наверное, есть другие причины, — думал он. — Например, притягательность Очистителя для Ци».</w:t>
+        <w:t>«Наверное, есть другие причины, — думал он. — Например, притягательность Очистителя для Тела Ци».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если вы почувствовали Ци, но не можете определить, чья она, снова закройте глаза и сосредоточьтесь. В темноте ваши чувства обострятся, и вы сможете, следуя за чужой Ци, найти её хозяина.</w:t>
+        <w:t>— Если вы почувствовали Тело Ци, но не можете определить, чья она, снова закройте глаза и сосредоточьтесь. В темноте ваши чувства обострятся, и вы сможете, следуя за чужим Телом Ци, найти её хозяина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кхм! — голос Чэнь Хэяня стал громче. — В какой-то степени Ци — это вторая половина Пробуждённого. У высокоуровневых Пробуждённых связь с Ци глубже, поэтому они могут чувствовать прикосновения к ней.</w:t>
+        <w:t>— Кхм! — голос Чэнь Хэяня стал громче. — В какой-то степени Тело Ци — это вторая половина Пробуждённого. У высокоуровневых Пробуждённых связь с Телом Ци глубже, поэтому они могут чувствовать прикосновения к ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Двигай своё сознание. У каждой Ци свой уникальный аромат. Следуй за ним, и ты найдёшь её хозяина…</w:t>
+        <w:t>— Двигай своё сознание. У каждого Тела Ци свой уникальный аромат. Следуй за ним, и ты найдёшь её хозяина…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он резко открыл глаза. Его собственная Ци с любопытством замерла перед Ин Хэ.</w:t>
+        <w:t>Он резко открыл глаза. Его собственное Тело Ци с любопытством замерло перед Ин Хэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ин Хэ, это твоя Ци на мне?</w:t>
+        <w:t>— Ин Хэ, это твоё Тело Ци на мне?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель, это считается, что я научился чувствовать Ци?! Я чувствую, что Ци Ин Хэ в форме пёрышка. Я прав?</w:t>
+        <w:t>— Учитель, это считается, что я научился чувствовать Тело Ци?! Я чувствую, что Ци Ин Хэ в форме пёрышка. Я прав?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я просто хотел попробовать, можно ли почувствовать Ци рукой. Если нельзя, то не надо.</w:t>
+        <w:t>— Я просто хотел попробовать, можно ли почувствовать Тело Ци рукой. Если нельзя, то не надо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>