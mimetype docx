--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На Новый год встретимся на большой дороге, — сказал Лу Ян Лу Лю. — Ты с А Янем поедешь в Луцзятунь, навестишь наших отцов. А я с Ли Фэном съезжу в Чэньцзявань.</w:t>
+        <w:t>— На Новый год встретимся на большой дороге, — сказал Лу Ян Лу Лю. — Ты с Се Янем поедешь в Луцзятунь, навестишь наших отцов. А я с Ли Фэном съезжу в Чэньцзявань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,51 +4846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Лю, заикаясь, не мог связать и двух слов. Он вспомнил, как его ругала супруга Чэнь, и он, промямлив несколько слов, замолчал.</w:t>
+        <w:t>Лу Лю, заикаясь, не мог связать и двух слов. Он вспомнил, как его ругал супруг Чэнь, и он, промямлив несколько слов, замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,83 +4974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Второй — он сказал, что презирает супругу Чэнь.</w:t>
-[...31 lines deleted...]
-        <w:t>Третий — он сказал, что будет смеяться над супругой Чэнь.</w:t>
+        <w:t>Второй — он сказал, что презирает супруга Чэня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Третий — он сказал, что будет смеяться над супругом Чэнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,115 +5742,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было просто. Лу Лю запомнил и, кокетничая, попросил брата научить его, как отвечать супруге Чэнь.</w:t>
-[...63 lines deleted...]
-        <w:t>— В следующий раз, когда увидишься, скажи, что открыла свою лавочку, и что твой брат из уезда помог тебе с товаром, — сказал Лу Ян. — Она будет завидовать, что ты теперь как из уезда, а ты ее зли. Позли ее пару раз, и она будет тебя стороной обходить. А ты не обходи. Увидишь — здоровайся, рассказывай, что продаешь, что скупаешь. Пусть злится до смерти.</w:t>
+        <w:t>Это было просто. Лу Лю запомнил и, кокетничая, попросил брата научить его, как отвечать супругу Чэню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С супругом Чэнь было еще проще. Он же завидует? Желчью исходит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз, когда увидишься, скажи, что открыл свою лавочку, и что твой брат из уезда помог тебе с товаром, — сказал Лу Ян. — Он будет завидовать, что ты теперь как из уезда, а ты его зли. Позли его пару раз, и он будет тебя стороной обходить. А ты не обходи. Увидишь — здоровайся, рассказывай, что продаешь, что скупаешь. Пусть злится до смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7406,51 +7406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ладно, езжайте. Я попрошу А Яня написать вам несколько иероглифов, в следующий раз научу.</w:t>
+        <w:t>— Ладно, езжайте. Я попрошу Се Яня написать вам несколько иероглифов, в следующий раз научу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>