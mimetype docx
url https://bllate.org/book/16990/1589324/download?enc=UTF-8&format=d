--- v0 (2026-05-19)
+++ v1 (2026-07-09)
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Почему же нет? Эта картина до сих пор во дворце! Похоже, император не собирается мне её возвращать. Позже, когда он снова призвал меня для игры в шахматы, едва я сделал несколько ходов, как он спросил, не нарисовал ли я чего-нибудь нового. Я ответил, что рисовал лишь цветы и птиц. Тогда он спросил о наследнике из резиденции Цзин, не создал ли тот новых картин. К несчастью, ты тогда болел, и я мог лишь ответить, что ты, отметив успешную сдачу экзаменов братом, выпил лишнего и слёг. Император удивился, что в резиденции Цзин оба брата столь талантливы. Это и привело к тому, что на банкете в честь сдавших экзамены он так милостиво обошёлся с твоим братом.</w:t>
+        <w:t>— Почему же нет? Эта картина до сих пор во дворце! Похоже, император не собирается мне её возвращать. Позже, когда он снова призвал меня для игры в шахматы, едва я сделал несколько ходов, как он спросил, не нарисовал ли я чего-нибудь нового. Я ответил, что рисовал лишь цветы и птиц. Тогда он спросил о наследнике из резиденции Цзин, не создал ли тот новых картин. К несчастью, ты тогда болел, и я мог лишь ответить, что ты, отметив успешную сдачу экзаменов братом, выпил лишнего и слёг. Император удивился, что в резиденции Цзин оба брата столь талантливы. Это и привело к тому, что на банкете Цюнлинь он так милостиво обошёлся с твоим братом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С того дня у Сюй Чуня, помимо занятий в Государевой академии и выполнения домашних заданий, появилось ещё одно дело — ежедневные тренировки с командой по гребле на драконьих лодках. Возвращаясь в квартал Бамбуковых Ветвей, он тоже не позволял себе расслабляться и заново учился плавать. К счастью, четверо его слуг были родом из Минь и превосходно держались на воде. Каждый день они составляли ему компанию в озере за домом, помогая оттачивать мастерство.</w:t>
+        <w:t>С того дня у Сюй Чуня, помимо занятий в Высшей школе и выполнения домашних заданий, появилось ещё одно дело — ежедневные тренировки с командой по гребле на драконьих лодках. Возвращаясь в квартал Бамбуковых Ветвей, он тоже не позволял себе расслабляться и заново учился плавать. К счастью, четверо его слуг были родом из Минь и превосходно держались на воде. Каждый день они составляли ему компанию в озере за домом, помогая оттачивать мастерство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>