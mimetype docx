--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Мэн Хэцзэ от этого стало лишь злее.</w:t>
+        <w:t>Но Мэн Хэцзэ от этого стал лишь злее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто-то хвастался перед спутниками своим магическим артефактом, сияющим и переливающимся. Мэн Хэцзэ с гордостью подумал, что его чётки из красного нефрита всё равно красивее.</w:t>
+        <w:t>Кто-то хвастался перед спутниками своим магическим артефактом, сияющим и переливающимся. Мэн Хэцзэ с гордостью подумал, что его чётки из красного духовного нефрита всё равно красивее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>