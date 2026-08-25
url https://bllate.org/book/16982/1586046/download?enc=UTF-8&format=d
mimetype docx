--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваша школа Шу Шэна — настоящие тираны! — выругался он. — Навязываете сделки, так ещё и учеников силой заставляете?!</w:t>
+        <w:t>— Последователи Шу Шэна — настоящие тираны! — выругался он. — Навязываете сделки, так ещё и учеников силой заставляете?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В нашу молодость, — вздохнул лавочник, — любой, кто хотел чего-то добиться, говорил: «Великий муж, рождённый в этом мире, должен носить трёхчидиевый меч и совершать бессмертные подвиги». А что теперь с гениями? Сколько тех, кто гремит на весь мир, на самом деле — просто самозванцы?</w:t>
+        <w:t>— В нашу молодость, — вздохнул лавочник, — любой, кто хотел чего-то добиться, говорил: «Великий муж, рождённый в этом мире, должен носить трёхфутовый меч и совершать бессмертные подвиги». А что теперь с гениями? Сколько тех, кто гремит на весь мир, на самом деле — просто самозванцы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>