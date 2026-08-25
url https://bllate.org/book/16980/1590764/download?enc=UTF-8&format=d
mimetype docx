--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Руки чешутся. Так и хочется стукнуть его по голове.</w:t>
+        <w:t>Руки чешутся. Так и хочется сделать «бан-бан» по его голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я хочу совершенствоваться!</w:t>
+        <w:t>— Я хочу заняться двойным совершенствованием!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Совершенствоваться… тяжело. Завтра важное дело, нельзя.</w:t>
+        <w:t>— Двойное совершенствование… утомительно. Завтра важное дело, нельзя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда послезавтра!</w:t>
+        <w:t>— Тогда завтра, когда вернёшься, займёмся!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Быстро спать! Если не уснёшь, будем совершенствоваться!</w:t>
+        <w:t>— Быстро спать! Если не уснёшь, займёмся двойным совершенствованием!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не говори. Послушная Змейка не говорит.</w:t>
+        <w:t>Не говори. Послушный Змейка не говорит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хороший поросёнок и послушная Змейка не говорят. В общем, ему нравятся нечеловеческие, немые существа.</w:t>
+        <w:t>Хороший поросёнок и послушный Змейка не говорят. В общем, ему нравятся нечеловеческие, немые существа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,83 +3470,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как бы он ни хорохорился, результат был тот, которого хотел Лю Чжэчжи. Лю Чжэчжи, считая эту ночь последней в своей жизни, не стал тратить силы на размышления о его поведении. Главное, что Змейка замолчал и из плохого Мо Яня снова превратился в хорошую Змейку.</w:t>
-[...31 lines deleted...]
-        <w:t>— Змейка, послушная Змейка, дай поцелую.</w:t>
+        <w:t>Как бы он ни хорохорился, результат был тот, которого хотел Лю Чжэчжи. Лю Чжэчжи, считая эту ночь последней в своей жизни, не стал тратить силы на размышления о его поведении. Главное, что Змейка замолчал и из плохого Мо Яня снова превратился в хорошего Змейку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Змейка, послушный Змейка, дай поцелую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Потому что у него была только Змейка, он никогда никому не открывал своё сердце. Поэтому, даже зная, что Змейка — это Мо Янь, Лю Чжэчжи отдал ему всё, что хотел отдать.</w:t>
+        <w:t>Потому что у него был только Змейка, он никогда никому не открывал своё сердце. Поэтому, даже зная, что Змейка — это Мо Янь, Лю Чжэчжи отдал ему всё, что хотел отдать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пространственные кольца заклинателей могут использовать только дао-партнёры. Лю Чжэчжи… он…</w:t>
+        <w:t>Пространственные кольца заклинателей могут использовать только дао-спутники. Лю Чжэчжи… он…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>