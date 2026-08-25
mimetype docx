--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В следующий раз я буду совершенствоваться с тобой сразу двумя!</w:t>
+        <w:t>— В следующий раз я буду заниматься двойным совершенствованием с тобой сразу двумя!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть и говорят, что феникс символизирует союз мужчины и женщины, инь и ян, но чаще всего феникс ассоциируется с женщиной. Если дао-партнёры заключают союз, то в качестве свадебного дара жених преподносит невесте вещь с изображением феникса.</w:t>
+        <w:t>Хоть и говорят, что феникс символизирует союз мужчины и женщины, инь и ян, но чаще всего феникс ассоциируется с женщиной. Если дао-спутники заключают союз, то в качестве свадебного дара жених преподносит невесте вещь с изображением феникса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>