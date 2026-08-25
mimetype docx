--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -750,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гладит и гладит, только это и умеет. Когда я в следующий раз буду с тобой совершенствоваться, я тебя так же заглажу!</w:t>
-[...31 lines deleted...]
-        <w:t>Он не лаял, а лишь грозно рычал. Но в нечеловеческом облике Лю Чжэчжи его не боялся. Заметив его рычание, он просто дважды стукнул его по голове.</w:t>
+        <w:t>Гладит и гладит, только это и умеет. Когда я в следующий раз буду с тобой заниматься двойным совершенствованием, я тебя так же заглажу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не лаял, а лишь грозно рычал. Но в нечеловеческом облике Лю Чжэчжи его не боялся. Заметив его рычание, он просто сделал «бан-бан» дважды по его голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хм? Только один? — в глазах Лю Чжэчжи не было ни стыда, ни вожделения, лишь чистое удивление. — Массив смены облика может менять даже такие детали. Древние массивы богов и вправду удивительны.</w:t>
+        <w:t>— Хм? Только один? — в глазах Лю Чжэчжи не было ни стыда, ни вожделения, лишь чистое удивление. — Массив смены облика может менять даже такие детали. Древние массивы Клана Богов и вправду удивительны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>