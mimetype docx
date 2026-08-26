--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь уже представлял, как Лю Чжэчжи будет лежать на его огромной кровати во дворце. Та кровать была намного больше этой. На ней они с Лю Чжэчжи могли бы пройтись по всем позициям из той книги о двойной практике.</w:t>
+        <w:t>Мо Янь уже представлял, как Лю Чжэчжи будет лежать на его огромной кровати во дворце. Та кровать была намного больше этой. На ней они с Лю Чжэчжи могли бы пройтись по всем позициям из той книги о двойном совершенствовании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Наставник, подумай. Здесь, на пике Облачного Бамбука, нас легко могут побеспокоить. Эта стая неблагодарных тварей только использует тебя, а заботы никакой. А я…</w:t>
+        <w:t>— Наставник, подумай. Здесь, на пике Облачного Бамбука, нас легко могут побеспокоить. Эта стая белоглазых волков только использует тебя, а заботы никакой. А я…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>