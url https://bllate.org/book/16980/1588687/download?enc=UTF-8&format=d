--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот так-то лучше. Кому нужна та убогая и тесная пристройка? Здесь, в главных покоях, и обстановка приятнее, и вид красивее.</w:t>
+        <w:t>Вот так-то лучше. Кому нужен тот убогий и тесный боковой флигель? Здесь, в главных покоях, и обстановка приятнее, и вид красивее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему именно Мо Янь? Ведь это был его послушный Змейка, его Змейка, что обещал быть с ним до конца.</w:t>
+        <w:t>Почему именно Мо Янь? Ведь это был его послушный змейка, его змейка, что обещал быть с ним до конца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Змейка — это Змейка, а Мо Янь — это Мо Янь. Их нельзя было смешивать.</w:t>
+        <w:t>Змейка — это змейка, а Мо Янь — это Мо Янь. Их нельзя было смешивать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё предрешено. Он не мог удержать даже собственную жизнь, что уж говорить о его Змейке.</w:t>
+        <w:t>Всё предрешено. Он не мог удержать даже собственную жизнь, что уж говорить о его змейке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1646,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сон закончился, Змейка ушёл. Остался лишь Мо Янь, который лечит здесь свои раны. Когда он поправится, то вернётся в Царство Демонов, вернёт себе трон и поведёт армию демонов на мир людей, чтобы отомстить. А он…</w:t>
-[...31 lines deleted...]
-        <w:t>Наставник, конечно, отдаст его на растерзание, чтобы заключить мир. Его тело и душа исчезнут, война прекратится. Это будет достойная смерть.</w:t>
+        <w:t>Сон закончился, змейка ушёл. Остался лишь Мо Янь, который лечит здесь свои раны. Когда он поправится, то вернётся в Царство Демонов, вернёт себе трон и поведёт армию демонов на мир людей, чтобы отомстить. А он…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наставник, конечно, отдаст его на растерзание, чтобы заключить мир. Его тело погибнет, Дао исчезнет, и война прекратится. Это будет достойная смерть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующий день Лю Чжэчжи, проснувшись, увидел рядом Змейку, послушно положившую голову ему на плечо. По привычке он подхватил её.</w:t>
+        <w:t>На следующий день Лю Чжэчжи, проснувшись, увидел рядом змейку, послушно положившую голову ему на плечо. По привычке он подхватил её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Последнее слово он не договорил, вспомнив, что Змейка — это Мо Янь.</w:t>
+        <w:t>Последнее слово он не договорил, вспомнив, что змейка — это Мо Янь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше Лю Чжэчжи целовал Змейку в макушку или в губы. Но этот поцелуй был совсем иным. Мо Янь прижал его за затылок, целуя так, что язык онемел.</w:t>
+        <w:t>Раньше Лю Чжэчжи целовал змейку в макушку или в губы. Но этот поцелуй был совсем иным. Мо Янь прижал его за затылок, целуя так, что язык онемел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи слегка нахмурился. Он помнил, что это Мо Янь, а не Змейка, которого можно было наказать, и промолчал. Но тот, видя его молчание, решил, что ему всё дозволено, и снова потянулся к его губам.</w:t>
+        <w:t>Лю Чжэчжи слегка нахмурился. Он помнил, что это Мо Янь, а не змейка, которого можно было наказать, и промолчал. Но тот, видя его молчание, решил, что ему всё дозволено, и снова потянулся к его губам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он уже раздумывал, не перебраться ли ему на время в пристройку, как маску с его лица сорвали.</w:t>
+        <w:t>Он уже раздумывал, не перебраться ли ему на время в боковой флигель, как маску с его лица сорвали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше Лю Чжэчжи уговаривал Змейку, как упрямого осла, поглаживая по шёрстке. Но кто бы мог подумать, что теперь, зная, что Змейка — это Мо Янь, они, кажется, поменялись ролями.</w:t>
+        <w:t>Раньше Лю Чжэчжи уговаривал змейку, как упрямого осла, поглаживая по шёрстке. Но кто бы мог подумать, что теперь, зная, что змейка — это Мо Янь, они, кажется, поменялись ролями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть это и змеиный облик, он не мог больше видеть в нём Змейку. Но, зная, что это Мо Янь, он всё равно… неосознанно хотел погладить его по голове.</w:t>
+        <w:t>Хоть это и змеиный облик, он не мог больше видеть в нём змейку. Но, зная, что это Мо Янь, он всё равно… неосознанно хотел погладить его по голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда не злится… он не злится. Он похож на его Змейку.</w:t>
+        <w:t>Когда не злится… он не злится. Он похож на его змейку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>