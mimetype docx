--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но в Царстве Демонов это было не принято, поэтому об этом знал только он сам и никогда никому не говорил.</w:t>
+        <w:t>Но в клане демонов это было не принято, поэтому об этом знал только он сам и никогда никому не говорил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кулон, который я подарил тебе тогда, Змейка, ты его спрятал, и я его больше не видел. Теперь, когда ты мой ученик, а не питомец, ты должен вернуть его мне. Этот новый как раз будет ему заменой.</w:t>
+        <w:t>— Кулон, который я подарил тебе тогда, Змейка, ты его спрятал, и я его больше не видел. Теперь, когда ты мой ученик, а не духовный питомец, ты должен вернуть его мне. Этот новый как раз будет ему заменой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я же дал тебе новый, Змейка, — терпеливо объяснил Лю Чжэчжи. — Тот был для питомца, этот — для ученика. Выбирай одно. Ты не можешь быть моим послушным учеником и одновременно носить клеймо питомца. Тебя же засмеют.</w:t>
+        <w:t>— Я же дал тебе новый, Змейка, — терпеливо объяснил Лю Чжэчжи. — Тот был для духовного питомца, этот — для ученика. Выбирай одно. Ты не можешь быть моим послушным учеником и одновременно носить клеймо духовного питомца. Тебя же засмеют.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>