--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лишь с наставником ты станешь полноправным членом секты. Бродячие заклинатели хоть и свободны, но в опасности им труднее выжить без поддержки клана. Семьи и секты придают огромное значение наследованию традиций. Стать учеником — это благо. Ты понимаешь?</w:t>
+        <w:t>— Лишь с наставником ты станешь полноправным членом секты. Бродячие заклинатели хоть и свободны, но в опасности им труднее выжить без поддержки секты. Семьи и секты придают огромное значение наследованию традиций. Стать учеником — это благо. Ты понимаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я не буду проходить обряд посвящения, не буду обращаться к Небесному Дао. Ты просто скажешь всем, что ты мой наставник, никто ведь проверять не будет. На людях я буду подыгрывать тебе, называть тебя наставником. Этого достаточно.</w:t>
+        <w:t>— Я не буду проходить обряд посвящения, не буду совершать Воззвание к Небесному Дао. Ты просто скажешь всем, что ты мой наставник, никто ведь проверять не будет. На людях я буду подыгрывать тебе, называть тебя наставником. Этого достаточно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иначе, когда я умру, Змейка останется один. Он не сможет контролировать свою природу и период страсти. А похоть — это нож, который может привести к беде. Кто его тогда защитит…</w:t>
+        <w:t>Иначе, когда моё тело погибнет, а Дао исчезнет, Змейка останется один. Он не сможет контролировать свою природу и период страсти. А похоть — это нож, который может привести к беде. Кто его тогда защитит…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И самое главное — Змейка никогда ему об этом не говорил, ни словом не обмолвился, что он из клана демонов. Он явно скрывал это. Если бы сегодня он не попытался его оскопить, то, возможно, и через десятки лет, даже на смертном одре, он бы так и не узнал правды.</w:t>
+        <w:t>И самое главное — Змейка никогда ему об этом не говорил, ни словом не обмолвился, что он из клана демонов. Он явно скрывал это. Если бы сегодня он не попытался его оскопить, то, возможно, и через десятки лет, даже в день, когда его тело погибнет, а Дао исчезнет, он бы так и не узнал правды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>