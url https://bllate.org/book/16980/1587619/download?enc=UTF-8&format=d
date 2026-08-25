--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тебе же нужен был мой Ян? Как раз займёмся двойным совершенствованием, и ты поможешь мне пережить период страсти.</w:t>
+        <w:t>— Тебе же нужен был мой Изначальный Ян? Как раз займёмся двойным совершенствованием, и ты поможешь мне пережить период страсти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он готовился к своему первому периоду страсти несколько сотен лет. Все демоницы были готовы на всё, чтобы стать его супругой. Его дворец был полон красавиц, стоило ему лишь поманить пальцем.</w:t>
+        <w:t>Он готовился к своему первому периоду страсти несколько сотен лет. Все демоницы были готовы на всё, чтобы стать его Демонической императрицей. Его дворец был полон красавиц, стоило ему лишь поманить пальцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Когда я говорил, что мне нужен твой Ян?</w:t>
+        <w:t>— Когда я говорил, что мне нужен твой Изначальный Ян?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Но я разгадал его коварный план. Я знаю, что он ждал, когда я приму человеческий облик, чтобы сделать меня своим сосудом-треножником!»</w:t>
+        <w:t>«Но я разгадал его коварный план. Я знаю, что он ждал, когда я приму человеческий облик, чтобы сделать меня своим человеком-сосудом!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Быть бессердечным нельзя, Змейка. Если ты станешь таким, и однажды кто-то придёт жаловаться, я не буду тебя защищать. Даже если ты моя змейка, я восстановлю справедливость. Запомнишь?</w:t>
+        <w:t>— Быть бессердечным нельзя, Змейка. Если ты станешь таким, и однажды кто-то придёт жаловаться, я не буду тебя защищать. Даже если ты мой змейка, я восстановлю справедливость. Запомнишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ни гнева, ни удивления. Он говорил так, словно Мо Янь не собирался его насиловать, а просто капризничал, как его змейка, не желающая учить мантры.</w:t>
+        <w:t>Ни гнева, ни удивления. Он говорил так, словно Мо Янь не собирался его насиловать, а просто капризничал, как его змейка, не желающий учить технику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Точно не Мо Янь. Мо Янь не стал бы так себя ругать. Это моя послушная змейка».</w:t>
+        <w:t>«Точно не Мо Янь. Мо Янь не стал бы так себя ругать. Это мой послушный змейка».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>