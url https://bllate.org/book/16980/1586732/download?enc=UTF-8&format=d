--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Каких ещё самок ему искать? Он и сам, похоже, не прочь заняться со мной двойным совершенствованием, чтобы поглотить мою силу».</w:t>
+        <w:t>«Каких ещё самок ему искать? Он и сам, похоже, не прочь заняться со мной двойным совершенствованием, чтобы практиковать цайбу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я уже соизволил стать для тебя сосудом-треножником, позволив поглотить мою силу, а ты ещё и капризничаешь! Терпи, раз щекотно!»</w:t>
+        <w:t>«Я уже соизволил стать для тебя человеком-сосудом, позволив практиковать цайбу, а ты ещё и капризничаешь! Терпи, раз щекотно!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь так засмотрелся, что не заметил, как прошло время. Вдруг он почувствовал, что кончик его хвоста горит. Он опустил голову, но не увидел ничего необычного. Просто жар, и душа тоже как-то беспокойно трепетала.</w:t>
+        <w:t>Мо Янь так засмотрелся, что не заметил, как прошло время. Вдруг он почувствовал, что кончик его хвоста горит. Он опустил голову, но не увидел ничего необычного. Просто жар, и божественная душа тоже как-то беспокойно трепетала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>