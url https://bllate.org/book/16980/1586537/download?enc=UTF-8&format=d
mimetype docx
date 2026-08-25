--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь был человеком не робкого десятка, но и он не мог не свалить всю вину на Лю Чжэчжи. Тот, в свою очередь, оставался в полном неведении, и после купания вновь принялся наставлять его в уборке дворца и совершенствовании духа.</w:t>
-[...31 lines deleted...]
-        <w:t>Вот только Лю Чжэчжи не мог не заметить, что змейка стала смотреть на него чаще. И не просто смотреть, а как-то странно, пристально, не отрывая взгляда.</w:t>
+        <w:t>Мо Янь и сам был тем ещё хитрецом, да ещё и свалил всю вину на Лю Чжэчжи. Тот, в свою очередь, оставался в полном неведении, и после купания вновь принялся наставлять его в уборке дворца и совершенствовании духа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только Лю Чжэчжи не мог не заметить, что змейка стал смотреть на него чаще. И не просто смотреть, а как-то странно, пристально, не отрывая взгляда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,115 +174,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Змейка поддавалась только на ласку. С ней нельзя было применять силу. Любое дело можно было уладить похвалой. Если же пытаться настоять на своём, то, как и прежде, они могли препираться по два-три дня, что было не только пустой тратой времени, но и портило их отношения.</w:t>
-[...63 lines deleted...]
-        <w:t>Когда Мо Янь закончил портрет, Лю Чжэчжи сдержал слово и повесил его у изголовья кровати. Каждый день он хвалил рисунок, и их отношения становились всё более гармоничными. Иногда ему даже казалось, что змейка сама ищет его ласки.</w:t>
+        <w:t>Змейка поддавался только на ласку. С ним нельзя было применять силу. Любое дело можно было уладить похвалой. Если же пытаться настоять на своём, то, как и прежде, они могли препираться по два-три дня, что было не только пустой тратой времени, но и портило их отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Чжэчжи, разумеется, выбирал самый простой путь. Стоило лишь похвалить, и змейка становился шёлковым. Чего ещё желать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Мо Янь закончил портрет, Лю Чжэчжи сдержал слово и повесил его у изголовья кровати. Каждый день он хвалил рисунок, и их отношения становились всё более гармоничными. Иногда ему даже казалось, что змейка сам ищет его ласки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Раньше я наставлял змейку, а теперь, сама того не заметив, она стала меня контролировать».</w:t>
-[...31 lines deleted...]
-        <w:t>«То нельзя, это нельзя, того и гляди, заставит целыми днями лежать в постели. А змейка-то выросла, уже не так-то просто с ней совладать. Тяжёлая, я её даже поднять не могу…»</w:t>
+        <w:t>«Раньше я наставлял змейку, а теперь, сам того не заметив, он стал меня контролировать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«То нельзя, это нельзя, того и гляди, заставит целыми днями лежать в постели. А змейка-то вырос, уже не так-то просто с ним совладать. Тяжёлый, я его даже поднять не могу…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи сказал это просто так, зная, что тот не устоит перед такой уловкой. Увидев, что змейка наконец-то стала послушной, как в детстве, он взял алую сливу, сорвал один цветок и, поглаживая змеиный хвост, прикрепил его ему на голову.</w:t>
+        <w:t>Лю Чжэчжи сказал это просто так, зная, что тот не устоит перед такой уловкой. Увидев, что змейка наконец-то стал послушным, как в детстве, он взял алую сливу, сорвал один цветок и, поглаживая змеиный хвост, прикрепил его ему на голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>