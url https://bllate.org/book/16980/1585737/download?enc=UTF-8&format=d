--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Змейка не ушла, а целых два года ждала его. Как тут было не растрогаться? Лю Чжэчжи был так тронут, что почти четверть часа целовал змейку, прежде чем отпустить. Чем больше он смотрел, тем больше она ему нравилась.</w:t>
-[...31 lines deleted...]
-        <w:t>— Змейка, моя хорошая змейка, ты как маленький поросёнок. Только я искренне о тебе забочусь. Все остальные хотят сделать из тебя жаркое.</w:t>
+        <w:t>Змейка не ушёл, а целых два года ждал его. Как тут было не растрогаться? Лю Чжэчжи был так тронут, что почти четверть часа целовал змейку, прежде чем отпустить. Чем больше он смотрел, тем больше он ему нравился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Змейка, моя хорошая змейка, ты как маленький поросёнок. Только я искренне о тебе забочусь. Все остальные хотят сделать из тебя жареного поросёнка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошая змейка, ты, должно быть, устала. Неудивительно, что ты не выросла. Наверное, из-за забот обо мне.</w:t>
-[...31 lines deleted...]
-        <w:t>— Как же ты умудрялась, моя змейка, таскать одежду, чтобы вытереть мне кровь? Ты, без сомнения, самое умное существо на свете…</w:t>
+        <w:t>— Хорошая змейка, ты, должно быть, устал. Неудивительно, что ты не вырос. Наверное, из-за забот обо мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как же ты умудрялся, моя змейка, таскать одежду, чтобы вытереть мне кровь? Ты, без сомнения, самое умное существо на свете…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи достал платок, чтобы вытереть кровь с руки, но не успел его убрать, как его рукав кто-то схватил зубами.</w:t>
-[...31 lines deleted...]
-        <w:t>Змейка, мотая головой, вцепилась в его рукав. Наверное, она использовала всю свою силу, отчаянно пытаясь оттащить его к кровати.</w:t>
+        <w:t>Лю Чжэчжи достал парчовый платок, чтобы вытереть кровь с руки, но не успел его убрать, как его рукав кто-то схватил зубами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Змейка, мотая головой, вцепился в его рукав. Наверное, он использовал всю свою силу, отчаянно пытаясь оттащить его к кровати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Змейка, ты устала? Если устала, отпусти. Мне нужно постирать.</w:t>
+        <w:t>— Змейка, ты устал? Если устал, отпусти. Мне нужно постирать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>