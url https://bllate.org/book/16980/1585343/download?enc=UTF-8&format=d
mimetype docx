--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И вот теперь этот человек лежал перед ним, погружённый в сон. Лишённый сил, с волосами, ставшими белыми, как снег, он был предан своим кланом, который отказал ему в лечении и оставил умирать в одиночестве. Он казался таким хрупким, будто мог рассыпаться от дуновения ветра.</w:t>
+        <w:t>И вот теперь этот человек лежал перед ним, погружённый в сон. Лишённый сил, с волосами, ставшими белыми, как снег, он был предан своей сектой, которая отказала ему в лечении и оставила умирать в одиночестве. Он казался таким хрупким, будто мог рассыпаться от дуновения ветра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>