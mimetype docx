--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мо Янь привык к жизни в Царстве Демонов и видел немало красавиц, чья жизнь была коротка. Первое, что пришло ему в голову, — Лю Чжэчжи в его нынешнем состоянии, кем бы он ни был пойман, станет идеальным сосудом для совершенствования.</w:t>
+        <w:t>Мо Янь привык к жизни в Царстве Демонов и видел немало красавиц, чья жизнь была коротка. Первое, что пришло ему в голову, — Лю Чжэчжи в его нынешнем состоянии, кем бы он ни был пойман, станет идеальным человеком-сосудом для совершенствования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Значит, Лю Чжэчжи здесь рано или поздно раскроют, схватят и превратят в сосуд, что хуже смерти.</w:t>
+        <w:t>Значит, Лю Чжэчжи здесь рано или поздно раскроют, схватят и превратят в человека-сосуда, что хуже смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раз уж Лю Чжэчжи здесь всё равно не выжить, лучше уж ему отправиться со мной в Царство Демонов. По крайней мере, я сделаю его лишь своим слугой, отомщу за прошлое, но не стану использовать как сосуд.</w:t>
+        <w:t>Раз уж Лю Чжэчжи здесь всё равно не выжить, лучше уж ему отправиться со мной в Царство Демонов. По крайней мере, я сделаю его лишь своим слугой, отомщу за прошлое, но не стану использовать как человека-сосуда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если будешь так унижаться, когда это кончится? Когда они заберут у тебя все сокровища, они станут ещё наглее! Ты что, хочешь, чтобы тебя сделали сосудом?!</w:t>
+        <w:t>Если будешь так унижаться, когда это кончится? Когда они заберут у тебя все сокровища, они станут ещё наглее! Ты что, хочешь, чтобы тебя сделали человеком-сосудом?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>