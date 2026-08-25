--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оба были на пределе своих сил. Один, полностью лишившись духовной энергии, вошёл в стадию упадка небожителя, став слабее простого смертного. Другой, вырвав чешую, защищающую сердце, отдал половину своей жизненной силы. Этот сон продлился два дня.</w:t>
+        <w:t>Оба были на пределе своих сил. Один, полностью лишившись духовной энергии, подвергся Пяти признакам упадка небожителя, став слабее простого смертного. Другой, вырвав чешую, защищающую сердце, отдал половину своей защитной духовной силы. Этот сон продлился два дня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему он не только не может удержать духовную энергию, но и так плохо отторгает демоническую?</w:t>
+        <w:t>Почему он не только не может удержать духовную энергию, но и так сильно отторгает демоническую?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На самом деле, чистокровные демоны были воплощением самой демонической ци. Их самосовершенствование заключалось в её накоплении. Лишь самые одарённые, достигнув определённого уровня, могли принять облик какого-либо существа, который становился их истинной формой. В смертельной опасности они обращались в неё, чтобы выжить.</w:t>
-[...31 lines deleted...]
-        <w:t>Условия были настолько суровыми, что даже в клане демонов мало кто знал об этом.</w:t>
+        <w:t>На самом деле, чистокровные представители Клана Демонов были воплощением самой демонической ци. Их самосовершенствование заключалось в её накоплении. Лишь самые одарённые, достигнув определённого уровня, могли принять облик какого-либо существа, который становился их истинной формой. В смертельной опасности они обращались в неё, чтобы выжить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Условия были настолько суровыми, что даже в Клане Демонов мало кто знал об этом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но в таком случае я не смогу отдать тебе своё тело, чтобы ты принял человеческий облик. Змейка, не сердись, хорошо? — тихо уговаривал его Лю Чжэчжи. — Мо Яня предали. Он не совершал ничего по-настоящему злого, просто характер у него высокомерный.</w:t>
+        <w:t>— Но в таком случае я не смогу помочь тебе принять человеческий облик с помощью своего тела. Змейка, не сердись, хорошо? — тихо уговаривал его Лю Чжэчжи. — Мо Яня предали. Он не совершал ничего по-настоящему злого, просто характер у него высокомерный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>