--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть он и пытался его остановить, то, что было у него во рту, так и не отпускали. Лю Чжэчжи был в недоумении.</w:t>
+        <w:t>Хоть он и пытался его остановить, грудь всё ещё не отпускали. Лю Чжэчжи был в недоумении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат! — прервал их безмолвный поединок Бай Цю. Лю Чжэчжи поднял на него глаза. Бай Цю, исцеляя рану духовной силой, злобно шипел: — Эта тварь посмела напасть на меня! Старший брат, отдай её мне, я убью её!</w:t>
+        <w:t>— Старший брат! — прервал их безмолвный поединок Бай Цю. Лю Чжэчжи поднял на него глаза. Бай Цю, исцеляя рану духовной силой, злобно шипел: — Эта тварь посмела напасть на меня! Старший брат, отдай его мне, я прикончу его!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Цю не унимался. Он с детства привык, что все его балуют, и сегодня его, впервые в жизни, укусила какая-то змеёныш. Он не мог этого так оставить.</w:t>
+        <w:t>Бай Цю не унимался. Он с детства привык, что все его балуют, и сегодня его, впервые в жизни, укусил какой-то змеёныш. Он не мог этого так оставить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Чжэчжи взял было платок, чтобы вытереть кровь, но на полпути остановился. Отложив платок, он поднёс замершую змейку прямо к своей груди.</w:t>
+        <w:t>Лю Чжэчжи взял было парчовый платок, чтобы вытереть кровь, но на полпути остановился. Отложив парчовый платок, он поднёс замершую змейку прямо к своей груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>