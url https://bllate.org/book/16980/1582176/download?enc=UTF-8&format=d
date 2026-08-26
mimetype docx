--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Змейка, ты — поросёнок. Только я к тебе по-настоящему хорошо отношусь. Остальные хотят пустить тебя на жаркое.</w:t>
+        <w:t>— Змейка, ты — поросёнок. Только я к тебе по-настоящему хорошо отношусь. Остальные хотят сделать из тебя жареного поросёнка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Змейка, не бойся. — Решив, что его уловка сработала, Лю Чжэчжи взял его на ладонь и принялся утешать. — Я защищу тебя. Главное, не верь другим. Если тебя обманут и уведут, из тебя сделают жаркое. Только рядом со мной ты в безопасности.</w:t>
+        <w:t>— Змейка, не бойся. — Решив, что его уловка сработала, Лю Чжэчжи взял его на ладонь и принялся утешать. — Я защищу тебя. Главное, не верь другим. Если тебя обманут и уведут, из тебя сделают жареного поросёнка. Только рядом со мной ты в безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>