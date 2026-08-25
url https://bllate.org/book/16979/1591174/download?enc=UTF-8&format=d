--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я тут на пальцах прикинул, — лениво добавил он, — ваше с Бо Юнье дело, возможно, и меня касается. Так что мое присутствие здесь вполне оправданно.</w:t>
+        <w:t>— Я тут на пальцах прикинул, — лениво добавил он, — ваше с Бо Юньe дело, возможно, и меня касается. Так что мое присутствие здесь вполне оправданно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взглянул на Куй Шиэра, и тот тут же принес горячую воду и полотенце. Одно движение — и вся сажа с Бо Цзюаньи исчезла.</w:t>
+        <w:t>Он взглянул на Куй Шиэра, и тот тут же принес горячую воду и полотенце. Одно движение, подкрепленное Искусством очищения — и вся сажа с Бо Цзюаньи исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>